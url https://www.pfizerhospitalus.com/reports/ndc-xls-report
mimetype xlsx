--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -4,92 +4,92 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pfizer.sharepoint.com/sites/MarCom/Shared Documents/General/7 - Tactics/Communications/2026/NPLs - RTMs - NDC Changes/_NDC Changes Master/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="8_{0E9982D5-A371-4B9D-91E3-7A1199A61476}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D054324D-5F26-48BE-A1ED-E61561E5F8A5}"/>
+  <xr:revisionPtr revIDLastSave="17" documentId="8_{81437035-8DE0-4E3B-AC12-207096985E9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{697F09CE-89F2-5745-B668-FB4DFEB21F61}"/>
   <bookViews>
-    <workbookView xWindow="1800" yWindow="252" windowWidth="24624" windowHeight="16560" tabRatio="597" xr2:uid="{44D6474C-DEB0-4329-A38E-BEEA7D28CCE3}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="597" xr2:uid="{44D6474C-DEB0-4329-A38E-BEEA7D28CCE3}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$J$69</definedName>
     <definedName name="_Hlk161841391" localSheetId="0">Sheet1!$B$36</definedName>
     <definedName name="_Hlk174019809" localSheetId="0">Sheet1!$E$34</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$71</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$72</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="213">
   <si>
     <t>Molecule</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Current Unit of Sale NDC</t>
   </si>
   <si>
     <t>Current Unit of Sale Size 
 (UoU per UoS)</t>
   </si>
   <si>
     <t>New Unit of Sale NDC</t>
   </si>
   <si>
     <t>New Unit of Sale Size 
 (UoU per UoS)</t>
   </si>
   <si>
     <t>Formulation Change</t>
   </si>
   <si>
     <t>Both NDCs Remain in Market</t>
@@ -712,70 +712,83 @@
     <t>Dobutamine in 5% Dextrose Injection, USP 250 mg/250 mL (1 mg/mL) Flexible Container</t>
   </si>
   <si>
     <t>Dobutamine in 5% Dextrose Injection, USP 500 mg/250 mL (2 mg/mL) Flexible Container</t>
   </si>
   <si>
     <t>Dobutamine in 5% Dextrose Injection, USP 1,000 mg/250 mL (4 mg/mL) Flexible Container</t>
   </si>
   <si>
     <t>00409-2346-32</t>
   </si>
   <si>
     <t>00409-2347-32</t>
   </si>
   <si>
     <t>00409-3724-32</t>
   </si>
   <si>
     <t>00409-0025-10</t>
   </si>
   <si>
     <t>00409-0151-10</t>
   </si>
   <si>
     <t>00409-1100-10</t>
+  </si>
+  <si>
+    <t>00069-0358-20</t>
+  </si>
+  <si>
+    <t>PFIZER GLOBAL HOSPITAL &amp; BIOSIMILARS NDC UPDATES AS OF JUNE 29, 2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PP-UNP-USA-5667      </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>© 2026 Pfizer Inc.      All rights reserved.         May 2026</t>
+      <t>© 2026 Pfizer Inc.      All rights reserved.         June 2026</t>
     </r>
   </si>
   <si>
-    <t>00069-0358-20</t>
-[...2 lines deleted...]
-    <t>PFIZER GLOBAL HOSPITAL &amp; BIOSIMILARS NDC UPDATES AS OF MAY 18, 2026</t>
+    <t>Tazicef® (ceftazidime for injection, USP) 
+1 g Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>Tazicef</t>
+  </si>
+  <si>
+    <t>00409-5082-16</t>
+  </si>
+  <si>
+    <t>00409-5082-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -842,51 +855,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0000C9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCBCBEB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9E1F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="68">
+  <borders count="71">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -1699,55 +1712,98 @@
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color theme="0"/>
       </right>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color theme="0"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="0"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="0"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFC00000"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="234">
+  <cellXfs count="239">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
@@ -2169,50 +2225,65 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
@@ -2410,86 +2481,86 @@
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFD9E1F2"/>
       <color rgb="FFCBCBEB"/>
-      <color rgb="FFD9E1F2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>178904</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>33131</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>791676</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>167915</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87719F80-074E-4352-9A2E-9BDD15E69060}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
@@ -2801,2004 +2872,2036 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4256BF2-74FD-467E-A4D7-A9BB268AD582}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S71"/>
+  <dimension ref="A1:S72"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="115" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="O7" sqref="O7"/>
+      <pane ySplit="1" topLeftCell="A45" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H81" sqref="H81"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="19.44140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="19.6640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="19.453125" customWidth="1"/>
+    <col min="2" max="2" width="74.36328125" customWidth="1"/>
+    <col min="3" max="3" width="19.6328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.36328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.6328125" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="18" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="17.44140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.453125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="17.453125" customWidth="1"/>
+    <col min="10" max="10" width="16.6328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="33.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-    <row r="2" spans="1:10" ht="55.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:10" ht="33.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="162" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1" s="162"/>
+      <c r="C1" s="162"/>
+      <c r="D1" s="162"/>
+      <c r="E1" s="162"/>
+      <c r="F1" s="162"/>
+      <c r="G1" s="162"/>
+      <c r="H1" s="162"/>
+      <c r="I1" s="162"/>
+      <c r="J1" s="162"/>
+    </row>
+    <row r="2" spans="1:10" ht="55.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="146" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="147" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="148" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="149" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="150" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="151" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="145" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="152" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="148" t="s">
         <v>110</v>
       </c>
       <c r="J2" s="153" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="215" t="s">
+    <row r="3" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="220" t="s">
         <v>64</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>101</v>
       </c>
       <c r="C3" s="69" t="s">
         <v>103</v>
       </c>
       <c r="D3" s="59">
         <v>1</v>
       </c>
       <c r="E3" s="72" t="s">
         <v>105</v>
       </c>
       <c r="F3" s="76">
         <v>1</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="83" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="69" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="90">
         <v>45691</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="216"/>
+    <row r="4" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="221"/>
       <c r="B4" s="56" t="s">
         <v>102</v>
       </c>
       <c r="C4" s="70" t="s">
         <v>104</v>
       </c>
       <c r="D4" s="60">
         <v>1</v>
       </c>
       <c r="E4" s="73" t="s">
         <v>106</v>
       </c>
       <c r="F4" s="77">
         <v>1</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="84" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="102" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="91">
         <v>45691</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="217"/>
+    <row r="5" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="222"/>
       <c r="B5" s="57" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="57" t="s">
         <v>66</v>
       </c>
       <c r="D5" s="61">
         <v>1</v>
       </c>
       <c r="E5" s="74" t="s">
         <v>67</v>
       </c>
       <c r="F5" s="78">
         <v>1</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="85" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="57" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="92">
         <v>45502</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="158" t="s">
+    <row r="6" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="163" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="164" t="s">
+      <c r="B6" s="169" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="164" t="s">
+      <c r="C6" s="169" t="s">
         <v>32</v>
       </c>
-      <c r="D6" s="170">
+      <c r="D6" s="175">
         <v>24</v>
       </c>
-      <c r="E6" s="172" t="s">
+      <c r="E6" s="177" t="s">
         <v>33</v>
       </c>
-      <c r="F6" s="174">
+      <c r="F6" s="179">
         <v>24</v>
       </c>
-      <c r="G6" s="176" t="s">
+      <c r="G6" s="181" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="203" t="s">
-[...5 lines deleted...]
-      <c r="J6" s="204">
+      <c r="H6" s="208" t="s">
+        <v>10</v>
+      </c>
+      <c r="I6" s="169" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="209">
         <v>45138</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="23.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="B8" s="166" t="s">
+    <row r="7" spans="1:10" ht="23.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="173"/>
+      <c r="B7" s="174"/>
+      <c r="C7" s="174"/>
+      <c r="D7" s="176"/>
+      <c r="E7" s="178"/>
+      <c r="F7" s="180"/>
+      <c r="G7" s="182"/>
+      <c r="H7" s="231"/>
+      <c r="I7" s="170"/>
+      <c r="J7" s="226"/>
+    </row>
+    <row r="8" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="173"/>
+      <c r="B8" s="171" t="s">
         <v>68</v>
       </c>
-      <c r="C8" s="166" t="s">
+      <c r="C8" s="171" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="209">
+      <c r="D8" s="214">
         <v>24</v>
       </c>
-      <c r="E8" s="197" t="s">
+      <c r="E8" s="202" t="s">
         <v>28</v>
       </c>
-      <c r="F8" s="222">
+      <c r="F8" s="227">
         <v>24</v>
       </c>
-      <c r="G8" s="230" t="s">
+      <c r="G8" s="235" t="s">
         <v>9</v>
       </c>
-      <c r="H8" s="228" t="s">
-[...5 lines deleted...]
-      <c r="J8" s="205">
+      <c r="H8" s="233" t="s">
+        <v>10</v>
+      </c>
+      <c r="I8" s="171" t="s">
+        <v>10</v>
+      </c>
+      <c r="J8" s="210">
         <v>45040</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="A10" s="158" t="s">
+    <row r="9" spans="1:10" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="164"/>
+      <c r="B9" s="172"/>
+      <c r="C9" s="172"/>
+      <c r="D9" s="215"/>
+      <c r="E9" s="225"/>
+      <c r="F9" s="228"/>
+      <c r="G9" s="230"/>
+      <c r="H9" s="216"/>
+      <c r="I9" s="172"/>
+      <c r="J9" s="211"/>
+    </row>
+    <row r="10" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="163" t="s">
         <v>196</v>
       </c>
       <c r="B10" s="103" t="s">
         <v>197</v>
       </c>
       <c r="C10" s="71" t="s">
         <v>200</v>
       </c>
       <c r="D10" s="140">
         <v>12</v>
       </c>
       <c r="E10" s="50" t="s">
         <v>203</v>
       </c>
       <c r="F10" s="51">
         <v>12</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="49" t="s">
         <v>9</v>
       </c>
       <c r="J10" s="142">
         <v>46146</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="168"/>
+    <row r="11" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="173"/>
       <c r="B11" s="8" t="s">
         <v>198</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>201</v>
       </c>
       <c r="D11" s="141">
         <v>12</v>
       </c>
       <c r="E11" s="121" t="s">
         <v>204</v>
       </c>
       <c r="F11" s="12">
         <v>12</v>
       </c>
       <c r="G11" s="141" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J11" s="143">
         <v>46146</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="159"/>
+    <row r="12" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="164"/>
       <c r="B12" s="71" t="s">
         <v>199</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>202</v>
       </c>
       <c r="D12" s="26">
         <v>12</v>
       </c>
       <c r="E12" s="38" t="s">
         <v>205</v>
       </c>
       <c r="F12" s="126">
         <v>12</v>
       </c>
       <c r="G12" s="26" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="40" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="144">
         <v>46146</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="158" t="s">
+    <row r="13" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="163" t="s">
         <v>182</v>
       </c>
       <c r="B13" s="155" t="s">
         <v>183</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>184</v>
       </c>
       <c r="D13" s="64">
         <v>12</v>
       </c>
       <c r="E13" s="34" t="s">
         <v>185</v>
       </c>
       <c r="F13" s="79">
         <v>12</v>
       </c>
       <c r="G13" s="25" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="88" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="31" t="s">
         <v>9</v>
       </c>
       <c r="J13" s="93">
         <v>46055</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="159"/>
+    <row r="14" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="164"/>
       <c r="B14" s="37" t="s">
         <v>188</v>
       </c>
       <c r="C14" s="156" t="s">
         <v>186</v>
       </c>
       <c r="D14" s="22">
         <v>12</v>
       </c>
       <c r="E14" s="38" t="s">
         <v>187</v>
       </c>
       <c r="F14" s="39">
         <v>12</v>
       </c>
       <c r="G14" s="26" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="87" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="48" t="s">
         <v>9</v>
       </c>
       <c r="J14" s="95">
         <v>46055</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="158" t="s">
+    <row r="15" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="163" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>80</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>81</v>
       </c>
       <c r="D15" s="28">
         <v>1</v>
       </c>
       <c r="E15" s="34" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F15" s="35">
         <v>1</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="96">
         <v>45558</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="168"/>
+    <row r="16" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="173"/>
       <c r="B16" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D16" s="62">
         <v>1</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F16" s="80">
         <v>1</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="86" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="J16" s="97">
         <v>45558</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="168"/>
+    <row r="17" spans="1:19" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="173"/>
       <c r="B17" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>93</v>
       </c>
       <c r="D17" s="65">
         <v>1</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F17" s="81">
         <v>1</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="17" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="14" t="s">
         <v>9</v>
       </c>
       <c r="J17" s="98">
         <v>45642</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="159"/>
+    <row r="18" spans="1:19" ht="30.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="164"/>
       <c r="B18" s="37" t="s">
         <v>153</v>
       </c>
       <c r="C18" s="37" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="66">
         <v>1</v>
       </c>
       <c r="E18" s="38" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="39">
         <v>1</v>
       </c>
       <c r="G18" s="26" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J18" s="99">
         <v>45530</v>
       </c>
     </row>
-    <row r="19" spans="1:19" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="158" t="s">
+    <row r="19" spans="1:19" ht="30.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="163" t="s">
         <v>140</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>141</v>
       </c>
       <c r="C19" s="33" t="s">
         <v>142</v>
       </c>
       <c r="D19" s="28">
         <v>1</v>
       </c>
       <c r="E19" s="34" t="s">
         <v>143</v>
       </c>
       <c r="F19" s="79">
         <v>1</v>
       </c>
       <c r="G19" s="25" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="31" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="96">
         <v>45775</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="159"/>
+    <row r="20" spans="1:19" ht="30.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="164"/>
       <c r="B20" s="48" t="s">
         <v>144</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>145</v>
       </c>
       <c r="D20" s="66">
         <v>1</v>
       </c>
       <c r="E20" s="38" t="s">
         <v>146</v>
       </c>
       <c r="F20" s="39">
         <v>1</v>
       </c>
       <c r="G20" s="26" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="40" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="48" t="s">
         <v>9</v>
       </c>
       <c r="J20" s="99">
         <v>45775</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="158" t="s">
+    <row r="21" spans="1:19" ht="30.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="163" t="s">
         <v>111</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>137</v>
       </c>
       <c r="C21" s="31" t="s">
         <v>138</v>
       </c>
       <c r="D21" s="28">
         <v>24</v>
       </c>
       <c r="E21" s="34" t="s">
         <v>139</v>
       </c>
       <c r="F21" s="79">
         <v>24</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="33" t="s">
         <v>10</v>
       </c>
       <c r="J21" s="93">
         <v>45726</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="159"/>
+    <row r="22" spans="1:19" ht="30.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="164"/>
       <c r="B22" s="37" t="s">
         <v>112</v>
       </c>
       <c r="C22" s="48" t="s">
         <v>113</v>
       </c>
       <c r="D22" s="66">
         <v>24</v>
       </c>
       <c r="E22" s="38" t="s">
         <v>114</v>
       </c>
       <c r="F22" s="39">
         <v>24</v>
       </c>
       <c r="G22" s="26" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="40" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="37" t="s">
         <v>10</v>
       </c>
       <c r="J22" s="95">
         <v>45706</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="158" t="s">
+    <row r="23" spans="1:19" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="163" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="164" t="s">
+      <c r="B23" s="169" t="s">
         <v>115</v>
       </c>
-      <c r="C23" s="164" t="s">
+      <c r="C23" s="169" t="s">
         <v>20</v>
       </c>
-      <c r="D23" s="170">
+      <c r="D23" s="175">
         <v>18</v>
       </c>
-      <c r="E23" s="172" t="s">
+      <c r="E23" s="177" t="s">
         <v>21</v>
       </c>
-      <c r="F23" s="174">
+      <c r="F23" s="179">
         <v>20</v>
       </c>
-      <c r="G23" s="176" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="203" t="s">
+      <c r="G23" s="181" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="208" t="s">
         <v>9</v>
       </c>
-      <c r="I23" s="164" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="204">
+      <c r="I23" s="169" t="s">
+        <v>10</v>
+      </c>
+      <c r="J23" s="209">
         <v>45019</v>
       </c>
     </row>
-    <row r="24" spans="1:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="A25" s="168"/>
+    <row r="24" spans="1:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="173"/>
+      <c r="B24" s="170"/>
+      <c r="C24" s="170"/>
+      <c r="D24" s="223"/>
+      <c r="E24" s="213"/>
+      <c r="F24" s="232"/>
+      <c r="G24" s="218"/>
+      <c r="H24" s="219"/>
+      <c r="I24" s="170"/>
+      <c r="J24" s="226"/>
+    </row>
+    <row r="25" spans="1:19" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="173"/>
       <c r="B25" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="67">
         <v>12</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="80">
         <v>12</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="86" t="s">
         <v>9</v>
       </c>
       <c r="I25" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J25" s="94">
         <v>45019</v>
       </c>
       <c r="S25" s="13"/>
     </row>
-    <row r="26" spans="1:19" ht="16.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B26" s="162" t="s">
+    <row r="26" spans="1:19" ht="16.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="173"/>
+      <c r="B26" s="167" t="s">
         <v>116</v>
       </c>
-      <c r="C26" s="162" t="s">
+      <c r="C26" s="167" t="s">
         <v>24</v>
       </c>
-      <c r="D26" s="219">
+      <c r="D26" s="224">
         <v>24</v>
       </c>
-      <c r="E26" s="187" t="s">
+      <c r="E26" s="192" t="s">
         <v>25</v>
       </c>
-      <c r="F26" s="189">
+      <c r="F26" s="194">
         <v>30</v>
       </c>
-      <c r="G26" s="212" t="s">
-[...8 lines deleted...]
-      <c r="J26" s="184">
+      <c r="G26" s="217" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="187" t="s">
+        <v>10</v>
+      </c>
+      <c r="I26" s="167" t="s">
+        <v>10</v>
+      </c>
+      <c r="J26" s="189">
         <v>45019</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="B28" s="166" t="s">
+    <row r="27" spans="1:19" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="173"/>
+      <c r="B27" s="170"/>
+      <c r="C27" s="170"/>
+      <c r="D27" s="223"/>
+      <c r="E27" s="213"/>
+      <c r="F27" s="180"/>
+      <c r="G27" s="218"/>
+      <c r="H27" s="219"/>
+      <c r="I27" s="170"/>
+      <c r="J27" s="226"/>
+    </row>
+    <row r="28" spans="1:19" ht="15.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="173"/>
+      <c r="B28" s="171" t="s">
         <v>117</v>
       </c>
-      <c r="C28" s="166" t="s">
+      <c r="C28" s="171" t="s">
         <v>12</v>
       </c>
-      <c r="D28" s="231">
+      <c r="D28" s="236">
         <v>24</v>
       </c>
-      <c r="E28" s="233" t="s">
+      <c r="E28" s="238" t="s">
         <v>13</v>
       </c>
-      <c r="F28" s="222">
+      <c r="F28" s="227">
         <v>30</v>
       </c>
-      <c r="G28" s="224" t="s">
-[...8 lines deleted...]
-      <c r="J28" s="205">
+      <c r="G28" s="229" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="233" t="s">
+        <v>10</v>
+      </c>
+      <c r="I28" s="171" t="s">
+        <v>10</v>
+      </c>
+      <c r="J28" s="210">
         <v>44991</v>
       </c>
     </row>
-    <row r="29" spans="1:19" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="B30" s="162" t="s">
+    <row r="29" spans="1:19" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="173"/>
+      <c r="B29" s="166"/>
+      <c r="C29" s="198"/>
+      <c r="D29" s="237"/>
+      <c r="E29" s="202"/>
+      <c r="F29" s="204"/>
+      <c r="G29" s="235"/>
+      <c r="H29" s="234"/>
+      <c r="I29" s="166"/>
+      <c r="J29" s="197"/>
+    </row>
+    <row r="30" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="173"/>
+      <c r="B30" s="167" t="s">
         <v>118</v>
       </c>
-      <c r="C30" s="162" t="s">
+      <c r="C30" s="167" t="s">
         <v>14</v>
       </c>
-      <c r="D30" s="190">
+      <c r="D30" s="195">
         <v>24</v>
       </c>
-      <c r="E30" s="187" t="s">
+      <c r="E30" s="192" t="s">
         <v>15</v>
       </c>
-      <c r="F30" s="189">
+      <c r="F30" s="194">
         <v>20</v>
       </c>
-      <c r="G30" s="212" t="s">
-[...8 lines deleted...]
-      <c r="J30" s="184">
+      <c r="G30" s="217" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="187" t="s">
+        <v>10</v>
+      </c>
+      <c r="I30" s="167" t="s">
+        <v>10</v>
+      </c>
+      <c r="J30" s="189">
         <v>44956</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="B32" s="166" t="s">
+    <row r="31" spans="1:19" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="173"/>
+      <c r="B31" s="170"/>
+      <c r="C31" s="174"/>
+      <c r="D31" s="212"/>
+      <c r="E31" s="213"/>
+      <c r="F31" s="180"/>
+      <c r="G31" s="218"/>
+      <c r="H31" s="219"/>
+      <c r="I31" s="170"/>
+      <c r="J31" s="226"/>
+    </row>
+    <row r="32" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="173"/>
+      <c r="B32" s="171" t="s">
         <v>119</v>
       </c>
-      <c r="C32" s="166" t="s">
+      <c r="C32" s="171" t="s">
         <v>16</v>
       </c>
-      <c r="D32" s="209">
+      <c r="D32" s="214">
         <v>24</v>
       </c>
-      <c r="E32" s="233" t="s">
+      <c r="E32" s="238" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="222">
+      <c r="F32" s="227">
         <v>30</v>
       </c>
-      <c r="G32" s="224" t="s">
-[...8 lines deleted...]
-      <c r="J32" s="205">
+      <c r="G32" s="229" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="207" t="s">
+        <v>10</v>
+      </c>
+      <c r="I32" s="171" t="s">
+        <v>10</v>
+      </c>
+      <c r="J32" s="210">
         <v>44949</v>
       </c>
     </row>
-    <row r="33" spans="1:10" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="A34" s="158" t="s">
+    <row r="33" spans="1:10" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="164"/>
+      <c r="B33" s="172"/>
+      <c r="C33" s="172"/>
+      <c r="D33" s="215"/>
+      <c r="E33" s="225"/>
+      <c r="F33" s="228"/>
+      <c r="G33" s="230"/>
+      <c r="H33" s="216"/>
+      <c r="I33" s="172"/>
+      <c r="J33" s="211"/>
+    </row>
+    <row r="34" spans="1:10" ht="34.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="163" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="31" t="s">
         <v>77</v>
       </c>
       <c r="D34" s="53">
         <v>1</v>
       </c>
       <c r="E34" s="34" t="s">
         <v>78</v>
       </c>
       <c r="F34" s="35">
         <v>1</v>
       </c>
       <c r="G34" s="27" t="s">
         <v>10</v>
       </c>
       <c r="H34" s="88" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="31" t="s">
         <v>9</v>
       </c>
       <c r="J34" s="93">
         <v>45551</v>
       </c>
     </row>
-    <row r="35" spans="1:10" ht="37.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="168"/>
+    <row r="35" spans="1:10" ht="37.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="173"/>
       <c r="B35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D35" s="62">
         <v>1</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>53</v>
       </c>
       <c r="F35" s="10">
         <v>1</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="71" t="s">
         <v>9</v>
       </c>
       <c r="J35" s="97">
         <v>45411</v>
       </c>
     </row>
-    <row r="36" spans="1:10" ht="35.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="159"/>
+    <row r="36" spans="1:10" ht="35.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="164"/>
       <c r="B36" s="58" t="s">
         <v>50</v>
       </c>
       <c r="C36" s="58" t="s">
         <v>48</v>
       </c>
       <c r="D36" s="68">
         <v>1</v>
       </c>
       <c r="E36" s="75" t="s">
         <v>49</v>
       </c>
       <c r="F36" s="82">
         <v>1</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>10</v>
       </c>
       <c r="H36" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="58" t="s">
         <v>9</v>
       </c>
       <c r="J36" s="101">
         <v>45407</v>
       </c>
     </row>
-    <row r="37" spans="1:10" ht="35.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="158" t="s">
+    <row r="37" spans="1:10" ht="35.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="163" t="s">
         <v>100</v>
       </c>
       <c r="B37" s="103" t="s">
         <v>130</v>
       </c>
       <c r="C37" s="49" t="s">
         <v>107</v>
       </c>
       <c r="D37" s="105">
         <v>25</v>
       </c>
       <c r="E37" s="50" t="s">
         <v>108</v>
       </c>
       <c r="F37" s="114">
         <v>25</v>
       </c>
       <c r="G37" s="105" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="115" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="49" t="s">
         <v>9</v>
       </c>
       <c r="J37" s="117">
         <v>45691</v>
       </c>
     </row>
-    <row r="38" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="168"/>
+    <row r="38" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="173"/>
       <c r="B38" s="8" t="s">
         <v>195</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D38" s="122">
         <v>25</v>
       </c>
       <c r="E38" s="121" t="s">
         <v>194</v>
       </c>
       <c r="F38" s="12">
         <v>25</v>
       </c>
       <c r="G38" s="122" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="127" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="154" t="s">
         <v>9</v>
       </c>
       <c r="J38" s="128">
         <v>46055</v>
       </c>
     </row>
-    <row r="39" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="159"/>
+    <row r="39" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="164"/>
       <c r="B39" s="37" t="s">
         <v>131</v>
       </c>
       <c r="C39" s="48" t="s">
         <v>128</v>
       </c>
       <c r="D39" s="26">
         <v>25</v>
       </c>
       <c r="E39" s="38" t="s">
         <v>129</v>
       </c>
       <c r="F39" s="39">
         <v>25</v>
       </c>
       <c r="G39" s="26" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="40" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J39" s="95">
         <v>45719</v>
       </c>
     </row>
-    <row r="40" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A40" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="33" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="33" t="s">
         <v>42</v>
       </c>
       <c r="D40" s="108">
         <v>25</v>
       </c>
       <c r="E40" s="34" t="s">
         <v>43</v>
       </c>
       <c r="F40" s="79">
         <v>25</v>
       </c>
       <c r="G40" s="108" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="33" t="s">
         <v>10</v>
       </c>
       <c r="J40" s="93">
         <v>45174</v>
       </c>
     </row>
-    <row r="41" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="158" t="s">
+    <row r="41" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="163" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="49" t="s">
         <v>55</v>
       </c>
       <c r="C41" s="49" t="s">
         <v>58</v>
       </c>
       <c r="D41" s="105">
         <v>24</v>
       </c>
       <c r="E41" s="50" t="s">
         <v>61</v>
       </c>
       <c r="F41" s="51">
         <v>24</v>
       </c>
       <c r="G41" s="105" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="52" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="49" t="s">
         <v>10</v>
       </c>
       <c r="J41" s="136">
         <v>45488</v>
       </c>
     </row>
-    <row r="42" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="168"/>
+    <row r="42" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="173"/>
       <c r="B42" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D42" s="109">
         <v>24</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F42" s="81">
         <v>24</v>
       </c>
       <c r="G42" s="65" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="17" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="J42" s="129">
         <v>45488</v>
       </c>
     </row>
-    <row r="43" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="159"/>
+    <row r="43" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="164"/>
       <c r="B43" s="37" t="s">
         <v>57</v>
       </c>
       <c r="C43" s="37" t="s">
         <v>60</v>
       </c>
       <c r="D43" s="63">
         <v>24</v>
       </c>
       <c r="E43" s="38" t="s">
         <v>63</v>
       </c>
       <c r="F43" s="39">
         <v>24</v>
       </c>
       <c r="G43" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="40" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="37" t="s">
         <v>10</v>
       </c>
       <c r="J43" s="95">
         <v>45488</v>
       </c>
     </row>
-    <row r="44" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="158" t="s">
+    <row r="44" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="163" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="33" t="s">
         <v>190</v>
       </c>
       <c r="C44" s="31" t="s">
         <v>91</v>
       </c>
       <c r="D44" s="108">
         <v>10</v>
       </c>
       <c r="E44" s="34" t="s">
         <v>89</v>
       </c>
       <c r="F44" s="79">
         <v>25</v>
       </c>
       <c r="G44" s="64" t="s">
         <v>10</v>
       </c>
       <c r="H44" s="88" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="33" t="s">
         <v>10</v>
       </c>
       <c r="J44" s="93">
         <v>46160</v>
       </c>
     </row>
-    <row r="45" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="159"/>
+    <row r="45" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="164"/>
       <c r="B45" s="37" t="s">
         <v>191</v>
       </c>
       <c r="C45" s="37" t="s">
         <v>90</v>
       </c>
       <c r="D45" s="66">
         <v>25</v>
       </c>
       <c r="E45" s="38" t="s">
         <v>92</v>
       </c>
       <c r="F45" s="39">
         <v>10</v>
       </c>
       <c r="G45" s="66" t="s">
         <v>10</v>
       </c>
       <c r="H45" s="40" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="37" t="s">
         <v>10</v>
       </c>
       <c r="J45" s="95">
         <v>45628</v>
       </c>
     </row>
-    <row r="46" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="158" t="s">
+    <row r="46" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="163" t="s">
         <v>34</v>
       </c>
-      <c r="B46" s="164" t="s">
+      <c r="B46" s="169" t="s">
         <v>121</v>
       </c>
-      <c r="C46" s="164" t="s">
+      <c r="C46" s="169" t="s">
         <v>35</v>
       </c>
-      <c r="D46" s="178">
-[...2 lines deleted...]
-      <c r="E46" s="172" t="s">
+      <c r="D46" s="183">
+        <v>10</v>
+      </c>
+      <c r="E46" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="F46" s="174">
-[...11 lines deleted...]
-      <c r="J46" s="204">
+      <c r="F46" s="179">
+        <v>10</v>
+      </c>
+      <c r="G46" s="183" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="208" t="s">
+        <v>10</v>
+      </c>
+      <c r="I46" s="169" t="s">
+        <v>10</v>
+      </c>
+      <c r="J46" s="209">
         <v>45159</v>
       </c>
     </row>
-    <row r="47" spans="1:10" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="A48" s="158" t="s">
+    <row r="47" spans="1:10" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="164"/>
+      <c r="B47" s="168"/>
+      <c r="C47" s="168"/>
+      <c r="D47" s="184"/>
+      <c r="E47" s="193"/>
+      <c r="F47" s="185"/>
+      <c r="G47" s="184"/>
+      <c r="H47" s="188"/>
+      <c r="I47" s="168"/>
+      <c r="J47" s="190"/>
+    </row>
+    <row r="48" spans="1:10" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="163" t="s">
         <v>175</v>
       </c>
-      <c r="B48" s="160" t="s">
+      <c r="B48" s="165" t="s">
         <v>122</v>
       </c>
-      <c r="C48" s="160" t="s">
+      <c r="C48" s="165" t="s">
         <v>18</v>
       </c>
-      <c r="D48" s="194">
+      <c r="D48" s="199">
         <v>24</v>
       </c>
-      <c r="E48" s="196" t="s">
+      <c r="E48" s="201" t="s">
         <v>19</v>
       </c>
-      <c r="F48" s="198">
+      <c r="F48" s="203">
         <v>20</v>
       </c>
-      <c r="G48" s="194" t="s">
-[...8 lines deleted...]
-      <c r="J48" s="191">
+      <c r="G48" s="199" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="206" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="165" t="s">
+        <v>10</v>
+      </c>
+      <c r="J48" s="196">
         <v>44914</v>
       </c>
     </row>
-    <row r="49" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="B50" s="162" t="s">
+    <row r="49" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="173"/>
+      <c r="B49" s="166"/>
+      <c r="C49" s="198"/>
+      <c r="D49" s="200"/>
+      <c r="E49" s="202"/>
+      <c r="F49" s="204"/>
+      <c r="G49" s="205"/>
+      <c r="H49" s="207"/>
+      <c r="I49" s="166"/>
+      <c r="J49" s="197"/>
+    </row>
+    <row r="50" spans="1:10" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="173"/>
+      <c r="B50" s="167" t="s">
         <v>123</v>
       </c>
-      <c r="C50" s="162" t="s">
+      <c r="C50" s="167" t="s">
         <v>29</v>
       </c>
-      <c r="D50" s="171">
+      <c r="D50" s="176">
         <v>12</v>
       </c>
-      <c r="E50" s="187" t="s">
+      <c r="E50" s="192" t="s">
         <v>30</v>
       </c>
-      <c r="F50" s="189">
+      <c r="F50" s="194">
         <v>12</v>
       </c>
-      <c r="G50" s="190" t="s">
-[...8 lines deleted...]
-      <c r="J50" s="184">
+      <c r="G50" s="195" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="187" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="167" t="s">
+        <v>10</v>
+      </c>
+      <c r="J50" s="189">
         <v>45131</v>
       </c>
     </row>
-    <row r="51" spans="1:10" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="A52" s="158" t="s">
+    <row r="51" spans="1:10" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A51" s="164"/>
+      <c r="B51" s="168"/>
+      <c r="C51" s="168"/>
+      <c r="D51" s="191"/>
+      <c r="E51" s="193"/>
+      <c r="F51" s="185"/>
+      <c r="G51" s="184"/>
+      <c r="H51" s="188"/>
+      <c r="I51" s="168"/>
+      <c r="J51" s="190"/>
+    </row>
+    <row r="52" spans="1:10" ht="31.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A52" s="163" t="s">
         <v>96</v>
       </c>
       <c r="B52" s="103" t="s">
         <v>176</v>
       </c>
       <c r="C52" s="103" t="s">
         <v>177</v>
       </c>
       <c r="D52" s="106">
         <v>10</v>
       </c>
       <c r="E52" s="113" t="s">
         <v>178</v>
       </c>
       <c r="F52" s="51">
         <v>25</v>
       </c>
       <c r="G52" s="106" t="s">
         <v>10</v>
       </c>
       <c r="H52" s="115" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="49" t="s">
         <v>10</v>
       </c>
       <c r="J52" s="136">
         <v>45929</v>
       </c>
     </row>
-    <row r="53" spans="1:10" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A53" s="168"/>
+    <row r="53" spans="1:10" ht="31.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="173"/>
       <c r="B53" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>162</v>
       </c>
       <c r="D53" s="109">
         <v>10</v>
       </c>
       <c r="E53" s="11" t="s">
         <v>163</v>
       </c>
       <c r="F53" s="124">
         <v>25</v>
       </c>
       <c r="G53" s="109" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="127" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="29" t="s">
         <v>10</v>
       </c>
       <c r="J53" s="132">
         <v>45852</v>
       </c>
     </row>
-    <row r="54" spans="1:10" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="168"/>
+    <row r="54" spans="1:10" ht="31.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="173"/>
       <c r="B54" s="5" t="s">
         <v>168</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D54" s="107">
         <v>10</v>
       </c>
       <c r="E54" s="18" t="s">
         <v>136</v>
       </c>
       <c r="F54" s="10">
         <v>25</v>
       </c>
       <c r="G54" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H54" s="125" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="19" t="s">
         <v>10</v>
       </c>
       <c r="J54" s="97">
         <v>45726</v>
       </c>
     </row>
-    <row r="55" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A55" s="168"/>
+    <row r="55" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="173"/>
       <c r="B55" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C55" s="14" t="s">
         <v>180</v>
       </c>
       <c r="D55" s="65">
         <v>10</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>181</v>
       </c>
       <c r="F55" s="12">
         <v>25</v>
       </c>
       <c r="G55" s="109" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="123" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="20" t="s">
         <v>10</v>
       </c>
       <c r="J55" s="100">
         <v>45929</v>
       </c>
     </row>
-    <row r="56" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A56" s="168"/>
+    <row r="56" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="173"/>
       <c r="B56" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>98</v>
       </c>
       <c r="D56" s="62">
         <v>1</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>99</v>
       </c>
       <c r="F56" s="10">
         <v>25</v>
       </c>
       <c r="G56" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="86" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J56" s="94">
         <v>45670</v>
       </c>
     </row>
-    <row r="57" spans="1:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="159"/>
+    <row r="57" spans="1:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="164"/>
       <c r="B57" s="112" t="s">
         <v>150</v>
       </c>
       <c r="C57" s="58" t="s">
         <v>152</v>
       </c>
       <c r="D57" s="68">
         <v>10</v>
       </c>
       <c r="E57" s="75" t="s">
         <v>151</v>
       </c>
       <c r="F57" s="82">
         <v>25</v>
       </c>
       <c r="G57" s="32" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>10</v>
       </c>
       <c r="J57" s="101">
         <v>45796</v>
       </c>
     </row>
-    <row r="58" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A58" s="54" t="s">
         <v>84</v>
       </c>
       <c r="B58" s="44" t="s">
         <v>85</v>
       </c>
       <c r="C58" s="44" t="s">
         <v>86</v>
       </c>
       <c r="D58" s="137">
         <v>25</v>
       </c>
       <c r="E58" s="45" t="s">
         <v>87</v>
       </c>
       <c r="F58" s="46">
         <v>25</v>
       </c>
       <c r="G58" s="137" t="s">
         <v>10</v>
       </c>
       <c r="H58" s="116" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="44" t="s">
         <v>10</v>
       </c>
       <c r="J58" s="119">
         <v>45565</v>
       </c>
     </row>
-    <row r="59" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A59" s="54" t="s">
         <v>127</v>
       </c>
       <c r="B59" s="104" t="s">
         <v>132</v>
       </c>
       <c r="C59" s="104" t="s">
         <v>133</v>
       </c>
       <c r="D59" s="111">
         <v>25</v>
       </c>
       <c r="E59" s="41" t="s">
         <v>134</v>
       </c>
       <c r="F59" s="42">
         <v>25</v>
       </c>
       <c r="G59" s="111" t="s">
         <v>10</v>
       </c>
       <c r="H59" s="43" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="104" t="s">
         <v>9</v>
       </c>
       <c r="J59" s="118">
         <v>45719</v>
       </c>
     </row>
-    <row r="60" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A60" s="158" t="s">
+    <row r="60" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="163" t="s">
         <v>154</v>
       </c>
       <c r="B60" s="49" t="s">
         <v>169</v>
       </c>
       <c r="C60" s="49" t="s">
         <v>155</v>
       </c>
       <c r="D60" s="105">
         <v>1</v>
       </c>
       <c r="E60" s="50" t="s">
         <v>157</v>
       </c>
       <c r="F60" s="51">
         <v>1</v>
       </c>
       <c r="G60" s="106" t="s">
         <v>9</v>
       </c>
       <c r="H60" s="115" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="103" t="s">
         <v>10</v>
       </c>
       <c r="J60" s="117">
         <v>45810</v>
       </c>
     </row>
-    <row r="61" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A61" s="159"/>
+    <row r="61" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="164"/>
       <c r="B61" s="112" t="s">
         <v>170</v>
       </c>
       <c r="C61" s="112" t="s">
         <v>156</v>
       </c>
       <c r="D61" s="32">
         <v>1</v>
       </c>
       <c r="E61" s="130" t="s">
         <v>158</v>
       </c>
       <c r="F61" s="131">
         <v>1</v>
       </c>
       <c r="G61" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="58" t="s">
         <v>10</v>
       </c>
       <c r="J61" s="101">
         <v>45810</v>
       </c>
     </row>
-    <row r="62" spans="1:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A62" s="54" t="s">
         <v>147</v>
       </c>
       <c r="B62" s="44" t="s">
         <v>171</v>
       </c>
       <c r="C62" s="44" t="s">
         <v>149</v>
       </c>
       <c r="D62" s="110">
         <v>1</v>
       </c>
       <c r="E62" s="45" t="s">
         <v>148</v>
       </c>
       <c r="F62" s="46">
         <v>1</v>
       </c>
       <c r="G62" s="110" t="s">
         <v>10</v>
       </c>
       <c r="H62" s="116" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="44" t="s">
         <v>9</v>
       </c>
       <c r="J62" s="119">
         <v>45789</v>
       </c>
     </row>
-    <row r="63" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A63" s="158" t="s">
+    <row r="63" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="163" t="s">
         <v>159</v>
       </c>
       <c r="B63" s="31" t="s">
         <v>172</v>
       </c>
       <c r="C63" s="31" t="s">
         <v>164</v>
       </c>
       <c r="D63" s="64">
         <v>10</v>
       </c>
       <c r="E63" s="47" t="s">
         <v>166</v>
       </c>
       <c r="F63" s="35">
         <v>10</v>
       </c>
       <c r="G63" s="27" t="s">
         <v>10</v>
       </c>
       <c r="H63" s="88" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="31" t="s">
         <v>9</v>
       </c>
       <c r="J63" s="93">
         <v>45852</v>
       </c>
     </row>
-    <row r="64" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A64" s="168"/>
+    <row r="64" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A64" s="173"/>
       <c r="B64" s="71" t="s">
         <v>173</v>
       </c>
       <c r="C64" s="71" t="s">
         <v>165</v>
       </c>
       <c r="D64" s="138">
         <v>10</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>167</v>
       </c>
       <c r="F64" s="126">
         <v>10</v>
       </c>
       <c r="G64" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H64" s="86" t="s">
         <v>9</v>
       </c>
       <c r="I64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J64" s="139">
         <v>45852</v>
       </c>
     </row>
-    <row r="65" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A65" s="159"/>
+    <row r="65" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A65" s="164"/>
       <c r="B65" s="58" t="s">
         <v>174</v>
       </c>
       <c r="C65" s="58" t="s">
         <v>160</v>
       </c>
       <c r="D65" s="133">
         <v>10</v>
       </c>
       <c r="E65" s="75" t="s">
         <v>161</v>
       </c>
       <c r="F65" s="82">
         <v>10</v>
       </c>
       <c r="G65" s="21" t="s">
         <v>10</v>
       </c>
       <c r="H65" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I65" s="58" t="s">
         <v>9</v>
       </c>
       <c r="J65" s="134">
         <v>45839</v>
       </c>
     </row>
-    <row r="66" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A66" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B66" s="103" t="s">
         <v>124</v>
       </c>
       <c r="C66" s="103" t="s">
         <v>45</v>
       </c>
       <c r="D66" s="106">
         <v>10</v>
       </c>
       <c r="E66" s="113" t="s">
         <v>46</v>
       </c>
       <c r="F66" s="114">
         <v>10</v>
       </c>
       <c r="G66" s="120" t="s">
         <v>10</v>
       </c>
       <c r="H66" s="115" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="103" t="s">
         <v>10</v>
       </c>
       <c r="J66" s="117">
         <v>45278</v>
       </c>
     </row>
-    <row r="67" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A67" s="158" t="s">
+    <row r="67" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A67" s="163" t="s">
         <v>192</v>
       </c>
       <c r="B67" s="33" t="s">
         <v>125</v>
       </c>
       <c r="C67" s="33" t="s">
         <v>37</v>
       </c>
       <c r="D67" s="108">
         <v>10</v>
       </c>
       <c r="E67" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F67" s="79">
         <v>10</v>
       </c>
       <c r="G67" s="25" t="s">
         <v>9</v>
       </c>
       <c r="H67" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="33" t="s">
         <v>10</v>
       </c>
       <c r="J67" s="93">
         <v>45166</v>
       </c>
     </row>
-    <row r="68" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A68" s="159"/>
+    <row r="68" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A68" s="164"/>
       <c r="B68" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D68" s="62">
         <v>10</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F68" s="39">
         <v>10</v>
       </c>
       <c r="G68" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H68" s="86" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J68" s="94">
         <v>45166</v>
       </c>
     </row>
-    <row r="69" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A69" s="54" t="s">
         <v>72</v>
       </c>
       <c r="B69" s="104" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="104" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="111">
         <v>25</v>
       </c>
       <c r="E69" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F69" s="42">
         <v>10</v>
       </c>
       <c r="G69" s="135" t="s">
         <v>10</v>
       </c>
       <c r="H69" s="43" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="104" t="s">
         <v>10</v>
       </c>
       <c r="J69" s="118">
         <v>45538</v>
       </c>
     </row>
-    <row r="70" spans="1:10" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="B71" s="1"/>
+    <row r="70" spans="1:10" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A70" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B70" s="44" t="s">
+        <v>209</v>
+      </c>
+      <c r="C70" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="D70" s="161">
+        <v>25</v>
+      </c>
+      <c r="E70" s="157" t="s">
+        <v>212</v>
+      </c>
+      <c r="F70" s="158">
+        <v>10</v>
+      </c>
+      <c r="G70" s="161" t="s">
+        <v>10</v>
+      </c>
+      <c r="H70" s="137" t="s">
+        <v>10</v>
+      </c>
+      <c r="I70" s="159" t="s">
+        <v>10</v>
+      </c>
+      <c r="J70" s="160">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B71" s="186" t="s">
+        <v>208</v>
+      </c>
+      <c r="C71" s="186"/>
+      <c r="D71" s="186"/>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B72" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
   <mergeCells count="110">
     <mergeCell ref="A44:A45"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="I23:I24"/>
     <mergeCell ref="I26:I27"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="A34:A36"/>
     <mergeCell ref="A41:A43"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="G26:G27"/>
     <mergeCell ref="H26:H27"/>
@@ -4823,51 +4926,51 @@
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="E26:E27"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="A15:A18"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="H46:H47"/>
     <mergeCell ref="J46:J47"/>
     <mergeCell ref="E46:E47"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="I46:I47"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="C32:C33"/>
-    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
     <mergeCell ref="H50:H51"/>
     <mergeCell ref="J50:J51"/>
     <mergeCell ref="A48:A51"/>
     <mergeCell ref="C50:C51"/>
     <mergeCell ref="D50:D51"/>
     <mergeCell ref="E50:E51"/>
     <mergeCell ref="F50:F51"/>
     <mergeCell ref="G50:G51"/>
     <mergeCell ref="J48:J49"/>
     <mergeCell ref="C48:C49"/>
     <mergeCell ref="D48:D49"/>
     <mergeCell ref="E48:E49"/>
     <mergeCell ref="F48:F49"/>
     <mergeCell ref="G48:G49"/>
     <mergeCell ref="H48:H49"/>
     <mergeCell ref="I48:I49"/>
     <mergeCell ref="I50:I51"/>
     <mergeCell ref="A67:A68"/>
     <mergeCell ref="A60:A61"/>
     <mergeCell ref="A52:A57"/>
     <mergeCell ref="A63:A65"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B48:B49"/>
     <mergeCell ref="B50:B51"/>
@@ -4890,77 +4993,50 @@
     <mergeCell ref="C46:C47"/>
     <mergeCell ref="D46:D47"/>
     <mergeCell ref="F46:F47"/>
     <mergeCell ref="G46:G47"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="55" fitToHeight="3" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...25 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EF1CA04AE026F944B0FAB5843867406D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="05aeb7b869f70abf6892addaaae4e583">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="269a375f-6b81-4180-bb41-546baa190c02" xmlns:ns3="f286feed-db40-49e1-bd03-09886abc42f9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="52ebbab25d4de8f6a60caaba03aa8ff8" ns2:_="" ns3:_="">
     <xsd:import namespace="269a375f-6b81-4180-bb41-546baa190c02"/>
     <xsd:import namespace="f286feed-db40-49e1-bd03-09886abc42f9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -5151,90 +5227,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f286feed-db40-49e1-bd03-09886abc42f9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="269a375f-6b81-4180-bb41-546baa190c02">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="f286feed-db40-49e1-bd03-09886abc42f9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBC9F2F9-6F50-4FD2-A575-D52639AF8666}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="269a375f-6b81-4180-bb41-546baa190c02"/>
+    <ds:schemaRef ds:uri="f286feed-db40-49e1-bd03-09886abc42f9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C202A07-7B13-4F05-98E8-F44D7206F711}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f286feed-db40-49e1-bd03-09886abc42f9"/>
     <ds:schemaRef ds:uri="269a375f-6b81-4180-bb41-546baa190c02"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A08523BD-BEA1-4FE1-ADAF-A464FB1964C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>