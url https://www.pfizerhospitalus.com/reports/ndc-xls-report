--- v1 (2026-07-02)
+++ v2 (2026-09-30)
@@ -4,791 +4,826 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pfizer.sharepoint.com/sites/MarCom/Shared Documents/General/7 - Tactics/Communications/2026/NPLs - RTMs - NDC Changes/_NDC Changes Master/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="17" documentId="8_{81437035-8DE0-4E3B-AC12-207096985E9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{697F09CE-89F2-5745-B668-FB4DFEB21F61}"/>
+  <xr:revisionPtr revIDLastSave="165" documentId="8_{8A3B6DEE-33E5-40D3-98F6-53E28C70B5B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6E5403BC-3D33-4A07-8996-18382E4C1E41}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="597" xr2:uid="{44D6474C-DEB0-4329-A38E-BEEA7D28CCE3}"/>
+    <workbookView xWindow="39024" yWindow="0" windowWidth="18216" windowHeight="16656" tabRatio="597" xr2:uid="{44D6474C-DEB0-4329-A38E-BEEA7D28CCE3}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$J$69</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$J$75</definedName>
     <definedName name="_Hlk161841391" localSheetId="0">Sheet1!$B$36</definedName>
     <definedName name="_Hlk174019809" localSheetId="0">Sheet1!$E$34</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$72</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$78</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="225">
   <si>
     <t>Molecule</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Current Unit of Sale NDC</t>
   </si>
   <si>
     <t>Current Unit of Sale Size 
 (UoU per UoS)</t>
   </si>
   <si>
     <t>New Unit of Sale NDC</t>
   </si>
   <si>
     <t>New Unit of Sale Size 
 (UoU per UoS)</t>
   </si>
   <si>
     <t>Formulation Change</t>
   </si>
   <si>
     <t>Both NDCs Remain in Market</t>
   </si>
   <si>
+    <t>HRSA Accumulator Approved</t>
+  </si>
+  <si>
     <t>Launch/
 Estimated Launch</t>
   </si>
   <si>
+    <t>Camptosar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camptosar® (Irinotecan Hydrochloride Injection, USP) 40 mg/2 mL 
+(20 mg/mL) Single Dose Vial </t>
+  </si>
+  <si>
+    <t>00009-7529-04</t>
+  </si>
+  <si>
+    <t>00009-7529-10</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>No</t>
+    <t>Camptosar® (Irinotecan Hydrochloride Injection, USP) 100 mg/5 mL 
+(20 mg/mL) Onco-Tain® Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00009-7529-03</t>
+  </si>
+  <si>
+    <t>00009-0112-05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camptosar® (Irinotecan Hydrochloride Injection, USP) 300 mg/15 mL 
+(20 mg/mL) Onco-Tain® Single Dose Glass </t>
+  </si>
+  <si>
+    <t>00009-7529-05</t>
+  </si>
+  <si>
+    <t>00009-0082-02</t>
+  </si>
+  <si>
+    <t>Ciprofloxacin</t>
+  </si>
+  <si>
+    <t>Ciprofloxacin in 5% Dextrose Injection, USP 200 mg/100 mL (2 mg/mL) Single-Dose Flexible Container</t>
+  </si>
+  <si>
+    <t>00409-4777-23</t>
+  </si>
+  <si>
+    <t>00409-2300-24</t>
+  </si>
+  <si>
+    <t>Ciprofloxacin in 5% Dextrose Injection, USP 400 mg/200 mL (2 mg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>00409-4777-02</t>
+  </si>
+  <si>
+    <t>00409-3300-24</t>
+  </si>
+  <si>
+    <t>Dobutamine</t>
+  </si>
+  <si>
+    <t>Dobutamine in 5% Dextrose Injection, USP 250 mg/250 mL (1 mg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>00409-2346-32</t>
+  </si>
+  <si>
+    <t>00409-0025-10</t>
+  </si>
+  <si>
+    <t>Dobutamine in 5% Dextrose Injection, USP 500 mg/250 mL (2 mg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>00409-2347-32</t>
+  </si>
+  <si>
+    <t>00409-0151-10</t>
+  </si>
+  <si>
+    <t>Dobutamine in 5% Dextrose Injection, USP 1,000 mg/250 mL (4 mg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>00409-3724-32</t>
+  </si>
+  <si>
+    <t>00409-1100-10</t>
+  </si>
+  <si>
+    <t>Dopamine</t>
+  </si>
+  <si>
+    <t>Dopamine Hydrochloride in 5% Dextrose Injection, USP 400 mg/250 mL 
+(1,600 mcg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>00409-7809-22</t>
+  </si>
+  <si>
+    <t>00409-0042-12</t>
+  </si>
+  <si>
+    <t>Dopamine Hydrochloride in 5% Dextrose Injection, USP 800 mg/250 mL 
+(3,200 mcg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>00409-7810-22</t>
+  </si>
+  <si>
+    <t>00409-1858-12</t>
+  </si>
+  <si>
+    <t>Doxorubicin</t>
+  </si>
+  <si>
+    <t>DOXOrubicin Hydrochloride Injection, USP 10 mg/5 mL (2 mg/mL) 
+Onco-Tain® Single Dose Vial</t>
+  </si>
+  <si>
+    <t>00069-3030-20</t>
+  </si>
+  <si>
+    <t>00069-0358-20</t>
+  </si>
+  <si>
+    <t>DOXOrubicin Hydrochloride Injection, USP 20 mg/10 mL (2 mg/mL) 
+Onco-Tain® Single Dose Vial</t>
+  </si>
+  <si>
+    <t>00069-3031-20</t>
+  </si>
+  <si>
+    <t>00069-0277-02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOXOrubicin Hydrochloride Injection, USP 50 mg/25 mL (2 mg/mL) 
+Onco-Tain® Single Dose Vial </t>
+  </si>
+  <si>
+    <t>00069-3032-20</t>
+  </si>
+  <si>
+    <t>00069-0343-02</t>
+  </si>
+  <si>
+    <t>DOXOrubicin Hydrochloride Injection, USP 200 mg/100 mL (2 mg/mL) Onco-Tain® Multiple Dose Vial</t>
+  </si>
+  <si>
+    <t>00069-3034-20</t>
+  </si>
+  <si>
+    <t>00069-1542-20</t>
+  </si>
+  <si>
+    <t>Ellence</t>
+  </si>
+  <si>
+    <t>Ellence® (epirubicin hydrochloride injection) 50 mg/25 mL (2 mg/mL) 
+Onco-Tain® Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00009-5091-01</t>
+  </si>
+  <si>
+    <t>00009-5091-25</t>
+  </si>
+  <si>
+    <t>Ellence® (epirubicin hydrochloride injection) 200 mg/ 100 mL
+(2 mg/mL) Onco-Tain® Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00009-5093-01</t>
+  </si>
+  <si>
+    <t>00009-5093-10</t>
+  </si>
+  <si>
+    <t>Fluconazole</t>
+  </si>
+  <si>
+    <t>Fluconazole in Sodium Chloride Injection, USP 200 mg/100 mL (2 mg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>00409-4688-18</t>
+  </si>
+  <si>
+    <t>00409-3435-24</t>
+  </si>
+  <si>
+    <t>Fluconazole in Sodium Chloride Injection, USP 400 mg/200 mL (2 mg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>00409-4688-12</t>
+  </si>
+  <si>
+    <t>00409-4321-24</t>
   </si>
   <si>
     <t>Heparin</t>
   </si>
   <si>
+    <t>Heparin Sodium in 0.9% Sodium Chloride Injection, 
+1,000 USP Units/500 mL (2 USP Units/mL) Flexible Container (2 port)</t>
+  </si>
+  <si>
+    <t>00409-7620-03</t>
+  </si>
+  <si>
+    <t>00409-1005-20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heparin Sodium in 0.9% Sodium Chloride Injection 2,000 USP Units/1,000 mL (2 USP Units/mL) Flexible Container (2 port) </t>
+  </si>
+  <si>
+    <t>00409-7620-59</t>
+  </si>
+  <si>
+    <t>00409-2222-12</t>
+  </si>
+  <si>
+    <t>Heparin Sodium in 0.45% Sodium Chloride Injection, 
+12,500 USP Units/250 mL (50 USP Units/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>00409-7651-62</t>
+  </si>
+  <si>
+    <t>00409-0012-30</t>
+  </si>
+  <si>
+    <t>Heparin Sodium in 0.45% Sodium Chloride Injection, 
+25,000 USP Units/250 mL (100 USP Units/mL) Flexible Container</t>
+  </si>
+  <si>
     <t>00409-7650-62</t>
   </si>
   <si>
     <t>00409-7650-30</t>
   </si>
   <si>
+    <t>Heparin Sodium in 0.45% Sodium Chloride Injection, 
+25,000 USP Units/500 mL (50 USP Units/mL) Flexible Container</t>
+  </si>
+  <si>
     <t>00409-7651-03</t>
   </si>
   <si>
     <t>00409-3150-20</t>
   </si>
   <si>
+    <t>Heparin Sodium in 5% Dextrose Injection 25,000 USP Units/250 mL 
+(100 USP Units/mL) Flexible Container</t>
+  </si>
+  <si>
     <t>00409-7793-62</t>
   </si>
   <si>
     <t>00409-4520-30</t>
   </si>
   <si>
-    <t>00409-6729-03</t>
-[...85 lines deleted...]
-  <si>
     <t>Idamycin</t>
   </si>
   <si>
-    <t>00013-2596-91</t>
-[...2 lines deleted...]
-    <t>00013-2596-20</t>
+    <t>Idamycin PFS® (idarubicin hydrochloride injection) 5 mg/5 mL (1 mg/mL) Single Dose Vial</t>
+  </si>
+  <si>
+    <t>00013-2576-91</t>
+  </si>
+  <si>
+    <t>00013-2576-05</t>
+  </si>
+  <si>
+    <t>Idamycin PFS® (idarubicin hydrochloride injection), 
+10 mg/10 mL (1 mg/mL) Single Dose Vial</t>
+  </si>
+  <si>
+    <t>00013-2586-91</t>
+  </si>
+  <si>
+    <t>00013-2586-10</t>
   </si>
   <si>
     <t>Idamycin PFS® (idarubicin hydrochloride injection) 20 mg/20 mL 
 (1 mg/mL) Onco-Tain® Single Dose Glass Fliptop Vial</t>
   </si>
   <si>
-    <t>Idamycin PFS® (idarubicin hydrochloride injection), 
-[...6 lines deleted...]
-    <t>00013-2586-10</t>
+    <t>00013-2596-91</t>
+  </si>
+  <si>
+    <t>00013-2596-20</t>
+  </si>
+  <si>
+    <t>Ketorolac</t>
+  </si>
+  <si>
+    <t>Ketorolac Tromethamine Injection, USP 15 mg/mL 
+Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00409-3793-01</t>
+  </si>
+  <si>
+    <t>00409-3793-25</t>
+  </si>
+  <si>
+    <t>Ketorolac Tromethamine Injection, USP 30 mg/mL
+Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00409-3795-01</t>
+  </si>
+  <si>
+    <t>00409-3795-25</t>
+  </si>
+  <si>
+    <t>Ketorolac Tromethamine Injection, USP 60 mg/2mL (30 mg/mL)
+Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00409-3796-01</t>
+  </si>
+  <si>
+    <t>00409-3796-25</t>
+  </si>
+  <si>
+    <t>Labetalol</t>
+  </si>
+  <si>
+    <t>Labetalol Hydrochloride Injection, USP 100 mg/20 mL
+(5 mg/mL) Multiple-dose Vial</t>
+  </si>
+  <si>
+    <t>00409-2267-20</t>
+  </si>
+  <si>
+    <t>00409-0125-25</t>
   </si>
   <si>
     <t>Levofloxacin</t>
   </si>
   <si>
     <t>Levofloxacin in 5% Dextrose Injection
 250 mg/50 mL (5 mg/mL) Flexible Container</t>
   </si>
   <si>
+    <t>00409-0528-15</t>
+  </si>
+  <si>
+    <t>00409-2220-24</t>
+  </si>
+  <si>
     <t>Levofloxacin in 5% Dextrose Injection
 500 mg/100 mL (5 mg/mL) Flexible Container</t>
   </si>
   <si>
+    <t>00409-0528-25</t>
+  </si>
+  <si>
+    <t>00409-3330-24</t>
+  </si>
+  <si>
     <t>Levofloxacin in 5% Dextrose Injection
 750 mg/150 mL (5 mg/mL) Flexible Container</t>
   </si>
   <si>
-    <t>00409-0528-15</t>
-[...4 lines deleted...]
-  <si>
     <t>00409-0528-35</t>
   </si>
   <si>
-    <t>00409-2220-24</t>
-[...4 lines deleted...]
-  <si>
     <t>00409-4444-24</t>
   </si>
   <si>
-    <t>Camptosar</t>
-[...59 lines deleted...]
-    <t>00069-0277-02</t>
+    <t>Lidocaine HCI and Epinephrine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lidocaine HCl 1% 200 mg/20 mL (10 mg/mL) and Epinephrine 
+1:100,000 Injection, USP Multiple Dose Glass Fliptop Vial </t>
+  </si>
+  <si>
+    <t>00409-0007-10</t>
+  </si>
+  <si>
+    <t>00409-3178-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lidocaine HCl 2% 400 mg/20 mL (20 mg/mL) and Epinephrine 
+1:100,000 Injection, USP Multiple Dose Glass Fliptop Vial </t>
+  </si>
+  <si>
+    <t>00409-3182-01</t>
+  </si>
+  <si>
+    <t>00409-0147-10</t>
+  </si>
+  <si>
+    <t>Linezolid</t>
+  </si>
+  <si>
+    <t>Linezolid Injection in 0.9% Sodium Chloride 600 mg/300 mL
+(2 mg/mL) VisIV™ Flexible Container</t>
+  </si>
+  <si>
+    <t>00409-4883-01</t>
+  </si>
+  <si>
+    <t>00409-4883-10</t>
+  </si>
+  <si>
+    <t>Magnesium Sulfate</t>
+  </si>
+  <si>
+    <t>00409-6729-03</t>
+  </si>
+  <si>
+    <t>00409-2050-20</t>
+  </si>
+  <si>
+    <t>00409-6729-09</t>
+  </si>
+  <si>
+    <t>00409-3164-12</t>
+  </si>
+  <si>
+    <t>Marcaine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marcaine® 0.25% (bupivacaine hydrochloride injection, USP) 
+25 mg/10 mL (2.5 mg/mL) Single Dose Glass Fliptop Vial </t>
+  </si>
+  <si>
+    <t>00409-1559-10</t>
+  </si>
+  <si>
+    <t>00409-2510-25</t>
+  </si>
+  <si>
+    <t>Marcaine® 0.25% (bupivacaine HCl injection, USP) 
+75 mg/30 mL (2.5 mg/mL) Single Dose Glass Vial</t>
+  </si>
+  <si>
+    <t>00409-1559-30</t>
+  </si>
+  <si>
+    <t>00409-7535-25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marcaine® 0.5% (bupivacaine hydrochloride injection, USP) 
+50 mg/10 mL(5 mg/mL) Single Dose Glass Fliptop Vial </t>
+  </si>
+  <si>
+    <t>00409-1560-10</t>
+  </si>
+  <si>
+    <t>00409-5010-25</t>
+  </si>
+  <si>
+    <t>Marcaine® 0.5% (bupivacaine hydrochloride injection, USP)
+150 mg/30 mL (5 mg/mL) Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>0409-1560-29</t>
+  </si>
+  <si>
+    <t>00409-1530-25</t>
+  </si>
+  <si>
+    <t>Marcaine® 0.5% (bupivacaine hydrochloride injection, USP) 
+250 mg/50 mL (5 mg/mL) Multiple Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00409-1610-50</t>
+  </si>
+  <si>
+    <t>00409-0525-25</t>
+  </si>
+  <si>
+    <t>Marcaine® 0.75% (bupivacaine hydrochloride injection, USP) 
+225 mg/30 mL (7.5 mg/mL) Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00409-1582-29</t>
+  </si>
+  <si>
+    <t>00409-2253-25</t>
   </si>
   <si>
     <t>Metoclopramide</t>
   </si>
   <si>
     <t>Metoclopramide Injection, USP 10 mg/2 mL 
 (5 mg/mL) Single Dose Glass Fliptop Vial</t>
   </si>
   <si>
     <t>00409-3414-01</t>
   </si>
   <si>
     <t>00409-3414-11</t>
   </si>
   <si>
-    <t>Lidocaine HCI and Epinephrine</t>
-[...117 lines deleted...]
-(40 mg/mL) Flexible Container</t>
+    <t>Midazolam</t>
+  </si>
+  <si>
+    <t>Midazolam Injection, USP CIV 
+2 mg/2 mL (1 mg/mL) Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00409-2305-17</t>
+  </si>
+  <si>
+    <t>00409-0001-25</t>
+  </si>
+  <si>
+    <t>Morphine</t>
+  </si>
+  <si>
+    <t>Morphine Sulfate Injection, USP, CII (Preservative Free)
+ 1,000 mg/20 mL (50 mg/mL) Single Dose Vial</t>
+  </si>
+  <si>
+    <t>00409-1134-03</t>
+  </si>
+  <si>
+    <t>00409-1896-20</t>
+  </si>
+  <si>
+    <t>Morphine Sulfate Injection, USP, CII (Preservative Free)
+ 2,500 mg/50 mL (50 mg/mL) Single Dose Vial</t>
+  </si>
+  <si>
+    <t>00409-1134-05</t>
+  </si>
+  <si>
+    <t>00409-2022-01</t>
+  </si>
+  <si>
+    <t>Paclitaxel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paclitaxel Injection, USP 30 mg/5 mL (6 mg/mL) 
+Multiple Dose ONCO-TAIN® Glass Fliptop Vial </t>
+  </si>
+  <si>
+    <t>61703-0342-09</t>
+  </si>
+  <si>
+    <t>61703-0015-04</t>
+  </si>
+  <si>
+    <t>Piperacillin and Tazobactam</t>
+  </si>
+  <si>
+    <t>Piperacillin and Tazobactam for Injection, USP
+ 2.25 g Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00409-3383-02</t>
+  </si>
+  <si>
+    <t>00409-3383-10</t>
+  </si>
+  <si>
+    <t>Piperacillin and Tazobactam for Injection, USP 
+3.375 g Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00409-3385-13</t>
+  </si>
+  <si>
+    <t>00409-3385-15</t>
+  </si>
+  <si>
+    <t>Piperacillin and Tazobactam for Injection, USP 
+4.5 g Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00409-3390-04</t>
+  </si>
+  <si>
+    <t>00409-3390-10</t>
+  </si>
+  <si>
+    <t>Precedex</t>
   </si>
   <si>
     <t>Precedex™ (dexmedetomidine hydrochloride in 0.9% sodium chloride
 injection) 400 mcg/100 mL (4 mcg/mL) Glass Bottle</t>
   </si>
   <si>
+    <t>00409-1660-10</t>
+  </si>
+  <si>
+    <t>00409-1596-10</t>
+  </si>
+  <si>
+    <t>Rocuronium Bromide</t>
+  </si>
+  <si>
     <t>Rocuronium Bromide Injection 
 50 mg/5 mL (10 mg/mL) Multiple Dose Vial</t>
   </si>
   <si>
+    <t>00409-9558-05</t>
+  </si>
+  <si>
+    <t>00409-3189-10</t>
+  </si>
+  <si>
     <t>Rocuronium Bromide Injection 
 100 mg/10 mL (10 mg/mL) Multiple Dose Vial</t>
   </si>
   <si>
-    <t>Midazolam</t>
-[...260 lines deleted...]
-    <t>PFIZER GLOBAL HOSPITAL &amp; BIOSIMILARS NDC UPDATES AS OF JUNE 29, 2026</t>
+    <t>00409-9558-10</t>
+  </si>
+  <si>
+    <t>00409-7037-10</t>
+  </si>
+  <si>
+    <t>Sterile Empty Vial</t>
+  </si>
+  <si>
+    <t>Sterile Empty Vial 10 mL Glass Bottle</t>
+  </si>
+  <si>
+    <t>00409-5816-11</t>
+  </si>
+  <si>
+    <t>00409-5816-10</t>
+  </si>
+  <si>
+    <t>Tazicef</t>
+  </si>
+  <si>
+    <t>Tazicef® (ceftazidime for injection, USP) 
+1 g Single Dose Glass Fliptop Vial</t>
+  </si>
+  <si>
+    <t>00409-5082-16</t>
+  </si>
+  <si>
+    <t>00409-5082-10</t>
+  </si>
+  <si>
+    <t>PFIZER GLOBAL HOSPITAL &amp; BIOSIMILARS NDC UPDATES AS OF SEPTEMBER 28, 2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PP-UNP-USA-5667      </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>© 2026 Pfizer Inc.      All rights reserved.         June 2026</t>
+      <t>© 2026 Pfizer Inc.      All rights reserved.         September  2026</t>
     </r>
   </si>
   <si>
-    <t>Tazicef® (ceftazidime for injection, USP) 
-[...9 lines deleted...]
-    <t>00409-5082-10</t>
+    <t>00409-6729-23</t>
+  </si>
+  <si>
+    <t>00409-6729-24</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 00409-6727-23</t>
+  </si>
+  <si>
+    <t>00409-5239-24</t>
+  </si>
+  <si>
+    <t>00409-4121-24</t>
+  </si>
+  <si>
+    <t>00409-6727-24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magnesium Sulfate in Water for Injection </t>
+  </si>
+  <si>
+    <t>2 g/50 mL (40 mg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magnesium Sulfate in 5% Dextrose Injection, USP </t>
+  </si>
+  <si>
+    <t>1 g/100 mL (10 mg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>4 g/100 mL (40 mg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>Magnesium Sulfate in Water for Injection</t>
+  </si>
+  <si>
+    <t>20 g/500 mL (40 mg/mL) Flexible Container</t>
+  </si>
+  <si>
+    <t>Magnesium Sulfate in Water for Injection 
+40 g/1,000 mL (40 mg/mL) Flexible Container</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -855,51 +890,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0000C9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCBCBEB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9E1F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="71">
+  <borders count="74">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -1535,87 +1570,76 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
-        <color theme="0"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color theme="0"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="dotted">
+        <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
-      <top style="medium">
-[...11 lines deleted...]
-      </right>
       <top style="dotted">
         <color theme="0"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom style="dotted">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
@@ -1752,58 +1776,104 @@
         <color theme="0"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right style="medium">
         <color rgb="FFC00000"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="0"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="0"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="0"/>
+      </right>
+      <top style="medium">
+        <color theme="0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="239">
+  <cellXfs count="240">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
@@ -1852,53 +1922,50 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2086,481 +2153,487 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="4" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="4" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="4" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="4" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="4" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="4" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...101 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="14" fontId="2" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="14" fontId="2" fillId="4" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...130 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFCBCBEB"/>
       <color rgb="FFD9E1F2"/>
-      <color rgb="FFCBCBEB"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>178904</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>33131</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>791676</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>167915</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87719F80-074E-4352-9A2E-9BDD15E69060}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
@@ -2872,2171 +2945,2355 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4256BF2-74FD-467E-A4D7-A9BB268AD582}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S72"/>
+  <dimension ref="A1:S78"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="115" zoomScaleSheetLayoutView="70" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H81" sqref="H81"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="82" zoomScaleNormal="115" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A34" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D56" sqref="D56:D57"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.453125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="19.6328125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="19.44140625" customWidth="1"/>
+    <col min="2" max="2" width="74.33203125" customWidth="1"/>
+    <col min="3" max="3" width="19.6640625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="18" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="17.453125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="16.6328125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.44140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="17.44140625" customWidth="1"/>
+    <col min="10" max="10" width="16.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="33.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...14 lines deleted...]
-      <c r="A2" s="146" t="s">
+    <row r="1" spans="1:10" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="196" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1" s="196"/>
+      <c r="C1" s="196"/>
+      <c r="D1" s="196"/>
+      <c r="E1" s="196"/>
+      <c r="F1" s="196"/>
+      <c r="G1" s="196"/>
+      <c r="H1" s="196"/>
+      <c r="I1" s="196"/>
+      <c r="J1" s="196"/>
+    </row>
+    <row r="2" spans="1:10" ht="55.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="147" t="s">
+      <c r="B2" s="133" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="148" t="s">
+      <c r="C2" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="149" t="s">
+      <c r="D2" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="150" t="s">
+      <c r="E2" s="136" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="151" t="s">
+      <c r="F2" s="137" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="145" t="s">
+      <c r="G2" s="131" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="152" t="s">
+      <c r="H2" s="138" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="148" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="153" t="s">
+      <c r="I2" s="134" t="s">
         <v>8</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D3" s="59">
+      <c r="J2" s="139" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="224" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="58">
         <v>1</v>
       </c>
-      <c r="E3" s="72" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="76">
+      <c r="E3" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" s="75">
         <v>1</v>
       </c>
       <c r="G3" s="23" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="J3" s="90">
+        <v>14</v>
+      </c>
+      <c r="H3" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="89">
         <v>45691</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="D4" s="60">
+    <row r="4" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="225"/>
+      <c r="B4" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="69" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="59">
         <v>1</v>
       </c>
-      <c r="E4" s="73" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="77">
+      <c r="E4" s="72" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="76">
         <v>1</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="J4" s="91">
+        <v>14</v>
+      </c>
+      <c r="H4" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" s="101" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="90">
         <v>45691</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="D5" s="61">
+    <row r="5" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="226"/>
+      <c r="B5" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="60">
         <v>1</v>
       </c>
-      <c r="E5" s="74" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="78">
+      <c r="E5" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="77">
         <v>1</v>
       </c>
       <c r="G5" s="24" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="J5" s="92">
+        <v>14</v>
+      </c>
+      <c r="H5" s="84" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="91">
         <v>45502</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="163" t="s">
+    <row r="6" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="197" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="199" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="199" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="202">
+        <v>24</v>
+      </c>
+      <c r="E6" s="204" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="205">
+        <v>24</v>
+      </c>
+      <c r="G6" s="206" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="212" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="199" t="s">
+        <v>14</v>
+      </c>
+      <c r="J6" s="214">
+        <v>45138</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="23.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="201"/>
+      <c r="B7" s="172"/>
+      <c r="C7" s="172"/>
+      <c r="D7" s="203"/>
+      <c r="E7" s="165"/>
+      <c r="F7" s="187"/>
+      <c r="G7" s="169"/>
+      <c r="H7" s="171"/>
+      <c r="I7" s="163"/>
+      <c r="J7" s="229"/>
+    </row>
+    <row r="8" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="201"/>
+      <c r="B8" s="174" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="169" t="s">
+      <c r="C8" s="174" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="221">
+        <v>24</v>
+      </c>
+      <c r="E8" s="191" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="180">
+        <v>24</v>
+      </c>
+      <c r="G8" s="176" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="183" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="217">
+        <v>45040</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="198"/>
+      <c r="B9" s="175"/>
+      <c r="C9" s="175"/>
+      <c r="D9" s="222"/>
+      <c r="E9" s="179"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="177"/>
+      <c r="H9" s="184"/>
+      <c r="I9" s="175"/>
+      <c r="J9" s="218"/>
+    </row>
+    <row r="10" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="197" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="102" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="169" t="s">
+      <c r="D10" s="126">
+        <v>12</v>
+      </c>
+      <c r="E10" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="D6" s="175">
-[...2 lines deleted...]
-      <c r="E6" s="177" t="s">
+      <c r="F10" s="50">
+        <v>12</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="J10" s="128">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="201"/>
+      <c r="B11" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="F6" s="179">
-[...79 lines deleted...]
-      <c r="D10" s="140">
+      <c r="C11" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="127">
         <v>12</v>
       </c>
-      <c r="E10" s="50" t="s">
-[...30 lines deleted...]
-        <v>204</v>
+      <c r="E11" s="119" t="s">
+        <v>35</v>
       </c>
       <c r="F11" s="12">
         <v>12</v>
       </c>
-      <c r="G11" s="141" t="s">
-        <v>10</v>
+      <c r="G11" s="127" t="s">
+        <v>14</v>
       </c>
       <c r="H11" s="17" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="I11" s="20" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J11" s="143">
+        <v>15</v>
+      </c>
+      <c r="J11" s="129">
         <v>46146</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
-[...5 lines deleted...]
-        <v>202</v>
+    <row r="12" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="198"/>
+      <c r="B12" s="70" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="36" t="s">
+        <v>37</v>
       </c>
       <c r="D12" s="26">
         <v>12</v>
       </c>
-      <c r="E12" s="38" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="126">
+      <c r="E12" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="121">
         <v>12</v>
       </c>
       <c r="G12" s="26" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="J12" s="144">
+        <v>14</v>
+      </c>
+      <c r="H12" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="I12" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="J12" s="130">
         <v>46146</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-        <v>183</v>
+    <row r="13" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="197" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="141" t="s">
+        <v>40</v>
       </c>
       <c r="C13" s="31" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="D13" s="64">
+        <v>41</v>
+      </c>
+      <c r="D13" s="63">
         <v>12</v>
       </c>
-      <c r="E13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="79">
+      <c r="E13" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="78">
         <v>12</v>
       </c>
       <c r="G13" s="25" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>14</v>
+      </c>
+      <c r="H13" s="87" t="s">
+        <v>14</v>
       </c>
       <c r="I13" s="31" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J13" s="93">
+        <v>15</v>
+      </c>
+      <c r="J13" s="92">
         <v>46055</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
-[...5 lines deleted...]
-        <v>186</v>
+    <row r="14" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="198"/>
+      <c r="B14" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" s="142" t="s">
+        <v>44</v>
       </c>
       <c r="D14" s="22">
         <v>12</v>
       </c>
-      <c r="E14" s="38" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="39">
+      <c r="E14" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" s="38">
         <v>12</v>
       </c>
       <c r="G14" s="26" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="J14" s="95">
+        <v>14</v>
+      </c>
+      <c r="H14" s="86" t="s">
+        <v>14</v>
+      </c>
+      <c r="I14" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" s="94">
         <v>46055</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-        <v>81</v>
+    <row r="15" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="197" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="32" t="s">
+        <v>48</v>
       </c>
       <c r="D15" s="28">
         <v>1</v>
       </c>
-      <c r="E15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="35">
+      <c r="E15" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="34">
         <v>1</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="J15" s="96">
+        <v>14</v>
+      </c>
+      <c r="H15" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="I15" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="J15" s="95">
         <v>45558</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="173"/>
+    <row r="16" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="201"/>
       <c r="B16" s="9" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D16" s="62">
+        <v>51</v>
+      </c>
+      <c r="D16" s="61">
         <v>1</v>
       </c>
       <c r="E16" s="18" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="F16" s="80">
+        <v>52</v>
+      </c>
+      <c r="F16" s="79">
         <v>1</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>14</v>
+      </c>
+      <c r="H16" s="85" t="s">
+        <v>14</v>
       </c>
       <c r="I16" s="9" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J16" s="97">
+        <v>15</v>
+      </c>
+      <c r="J16" s="96">
         <v>45558</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="173"/>
+    <row r="17" spans="1:19" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="201"/>
       <c r="B17" s="8" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="C17" s="14" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="D17" s="65">
+        <v>54</v>
+      </c>
+      <c r="D17" s="64">
         <v>1</v>
       </c>
       <c r="E17" s="15" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="F17" s="81">
+        <v>55</v>
+      </c>
+      <c r="F17" s="80">
         <v>1</v>
       </c>
       <c r="G17" s="4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H17" s="17" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="I17" s="14" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J17" s="98">
+        <v>15</v>
+      </c>
+      <c r="J17" s="97">
         <v>45642</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="30.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="D18" s="66">
+    <row r="18" spans="1:19" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="198"/>
+      <c r="B18" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" s="65">
         <v>1</v>
       </c>
-      <c r="E18" s="38" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="39">
+      <c r="E18" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F18" s="38">
         <v>1</v>
       </c>
       <c r="G18" s="26" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="J18" s="99">
+        <v>14</v>
+      </c>
+      <c r="H18" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="J18" s="98">
         <v>45530</v>
       </c>
     </row>
-    <row r="19" spans="1:19" ht="30.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>140</v>
+    <row r="19" spans="1:19" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="197" t="s">
+        <v>59</v>
       </c>
       <c r="B19" s="31" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>60</v>
+      </c>
+      <c r="C19" s="32" t="s">
+        <v>61</v>
       </c>
       <c r="D19" s="28">
         <v>1</v>
       </c>
-      <c r="E19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="79">
+      <c r="E19" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" s="78">
         <v>1</v>
       </c>
       <c r="G19" s="25" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>14</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>14</v>
       </c>
       <c r="I19" s="31" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J19" s="96">
+        <v>15</v>
+      </c>
+      <c r="J19" s="95">
         <v>45775</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="30.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="D20" s="66">
+    <row r="20" spans="1:19" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="198"/>
+      <c r="B20" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" s="65">
         <v>1</v>
       </c>
-      <c r="E20" s="38" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="39">
+      <c r="E20" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="F20" s="38">
         <v>1</v>
       </c>
       <c r="G20" s="26" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="J20" s="99">
+        <v>14</v>
+      </c>
+      <c r="H20" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="I20" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="98">
         <v>45775</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="30.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-        <v>137</v>
+    <row r="21" spans="1:19" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="197" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>67</v>
       </c>
       <c r="C21" s="31" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="D21" s="28">
         <v>24</v>
       </c>
-      <c r="E21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="79">
+      <c r="E21" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" s="78">
         <v>24</v>
       </c>
       <c r="G21" s="25" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="J21" s="93">
+        <v>14</v>
+      </c>
+      <c r="H21" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="I21" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="J21" s="92">
         <v>45726</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="30.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="D22" s="66">
+    <row r="22" spans="1:19" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="198"/>
+      <c r="B22" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" s="65">
         <v>24</v>
       </c>
-      <c r="E22" s="38" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="39">
+      <c r="E22" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" s="38">
         <v>24</v>
       </c>
       <c r="G22" s="26" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="J22" s="95">
+        <v>14</v>
+      </c>
+      <c r="H22" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="I22" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="J22" s="94">
         <v>45706</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C23" s="169" t="s">
+    <row r="23" spans="1:19" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="197" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="199" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" s="199" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" s="202">
+        <v>18</v>
+      </c>
+      <c r="E23" s="204" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" s="205">
         <v>20</v>
       </c>
-      <c r="D23" s="175">
-[...5 lines deleted...]
-      <c r="F23" s="179">
+      <c r="G23" s="206" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="199" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="214">
+        <v>45019</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="201"/>
+      <c r="B24" s="163"/>
+      <c r="C24" s="163"/>
+      <c r="D24" s="227"/>
+      <c r="E24" s="186"/>
+      <c r="F24" s="167"/>
+      <c r="G24" s="188"/>
+      <c r="H24" s="223"/>
+      <c r="I24" s="163"/>
+      <c r="J24" s="229"/>
+    </row>
+    <row r="25" spans="1:19" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="201"/>
+      <c r="B25" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="D25" s="66">
+        <v>12</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F25" s="79">
+        <v>12</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="J25" s="93">
+        <v>45019</v>
+      </c>
+      <c r="S25" s="13"/>
+    </row>
+    <row r="26" spans="1:19" ht="16.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="201"/>
+      <c r="B26" s="162" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="162" t="s">
+        <v>81</v>
+      </c>
+      <c r="D26" s="228">
+        <v>24</v>
+      </c>
+      <c r="E26" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="F26" s="166">
+        <v>30</v>
+      </c>
+      <c r="G26" s="168" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="170" t="s">
+        <v>14</v>
+      </c>
+      <c r="I26" s="162" t="s">
+        <v>14</v>
+      </c>
+      <c r="J26" s="230">
+        <v>45019</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="201"/>
+      <c r="B27" s="163"/>
+      <c r="C27" s="163"/>
+      <c r="D27" s="227"/>
+      <c r="E27" s="186"/>
+      <c r="F27" s="187"/>
+      <c r="G27" s="188"/>
+      <c r="H27" s="223"/>
+      <c r="I27" s="163"/>
+      <c r="J27" s="229"/>
+    </row>
+    <row r="28" spans="1:19" ht="15.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="201"/>
+      <c r="B28" s="174" t="s">
+        <v>83</v>
+      </c>
+      <c r="C28" s="174" t="s">
+        <v>84</v>
+      </c>
+      <c r="D28" s="232">
+        <v>24</v>
+      </c>
+      <c r="E28" s="178" t="s">
+        <v>85</v>
+      </c>
+      <c r="F28" s="180">
+        <v>30</v>
+      </c>
+      <c r="G28" s="182" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="183" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="J28" s="217">
+        <v>44991</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="201"/>
+      <c r="B29" s="190"/>
+      <c r="C29" s="194"/>
+      <c r="D29" s="233"/>
+      <c r="E29" s="191"/>
+      <c r="F29" s="192"/>
+      <c r="G29" s="176"/>
+      <c r="H29" s="231"/>
+      <c r="I29" s="190"/>
+      <c r="J29" s="211"/>
+    </row>
+    <row r="30" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="201"/>
+      <c r="B30" s="162" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="162" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30" s="219">
+        <v>24</v>
+      </c>
+      <c r="E30" s="164" t="s">
+        <v>88</v>
+      </c>
+      <c r="F30" s="166">
         <v>20</v>
       </c>
-      <c r="G23" s="181" t="s">
-[...60 lines deleted...]
-      <c r="C26" s="167" t="s">
+      <c r="G30" s="168" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="170" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="162" t="s">
+        <v>14</v>
+      </c>
+      <c r="J30" s="230">
+        <v>44956</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="201"/>
+      <c r="B31" s="163"/>
+      <c r="C31" s="172"/>
+      <c r="D31" s="220"/>
+      <c r="E31" s="186"/>
+      <c r="F31" s="187"/>
+      <c r="G31" s="188"/>
+      <c r="H31" s="223"/>
+      <c r="I31" s="163"/>
+      <c r="J31" s="229"/>
+    </row>
+    <row r="32" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="201"/>
+      <c r="B32" s="174" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="174" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32" s="221">
         <v>24</v>
       </c>
-      <c r="D26" s="224">
-[...5 lines deleted...]
-      <c r="F26" s="194">
+      <c r="E32" s="178" t="s">
+        <v>91</v>
+      </c>
+      <c r="F32" s="180">
         <v>30</v>
       </c>
-      <c r="G26" s="217" t="s">
-[...77 lines deleted...]
-      <c r="E30" s="192" t="s">
+      <c r="G32" s="182" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="193" t="s">
+        <v>14</v>
+      </c>
+      <c r="I32" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="J32" s="217">
+        <v>44949</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="198"/>
+      <c r="B33" s="175"/>
+      <c r="C33" s="175"/>
+      <c r="D33" s="222"/>
+      <c r="E33" s="179"/>
+      <c r="F33" s="181"/>
+      <c r="G33" s="177"/>
+      <c r="H33" s="184"/>
+      <c r="I33" s="175"/>
+      <c r="J33" s="218"/>
+    </row>
+    <row r="34" spans="1:10" ht="34.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="197" t="s">
+        <v>92</v>
+      </c>
+      <c r="B34" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="D34" s="52">
+        <v>1</v>
+      </c>
+      <c r="E34" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="F34" s="34">
+        <v>1</v>
+      </c>
+      <c r="G34" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="87" t="s">
+        <v>14</v>
+      </c>
+      <c r="I34" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="F30" s="194">
-[...79 lines deleted...]
-      <c r="D34" s="53">
+      <c r="J34" s="92">
+        <v>45551</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="37.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="201"/>
+      <c r="B35" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D35" s="61">
         <v>1</v>
       </c>
-      <c r="E34" s="34" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="E35" s="7" t="s">
-        <v>53</v>
+        <v>98</v>
       </c>
       <c r="F35" s="10">
         <v>1</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H35" s="16" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="J35" s="97">
+        <v>14</v>
+      </c>
+      <c r="I35" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="J35" s="96">
         <v>45411</v>
       </c>
     </row>
-    <row r="36" spans="1:10" ht="35.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="D36" s="68">
+    <row r="36" spans="1:10" ht="35.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="198"/>
+      <c r="B36" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" s="67">
         <v>1</v>
       </c>
-      <c r="E36" s="75" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="82">
+      <c r="E36" s="74" t="s">
+        <v>101</v>
+      </c>
+      <c r="F36" s="81">
         <v>1</v>
       </c>
       <c r="G36" s="21" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="J36" s="101">
+        <v>14</v>
+      </c>
+      <c r="H36" s="88" t="s">
+        <v>14</v>
+      </c>
+      <c r="I36" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J36" s="100">
         <v>45407</v>
       </c>
     </row>
-    <row r="37" spans="1:10" ht="35.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="C37" s="49" t="s">
+    <row r="37" spans="1:10" ht="35.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="197" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" s="102" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" s="48" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37" s="104">
+        <v>25</v>
+      </c>
+      <c r="E37" s="49" t="s">
+        <v>105</v>
+      </c>
+      <c r="F37" s="112">
+        <v>25</v>
+      </c>
+      <c r="G37" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="113" t="s">
+        <v>14</v>
+      </c>
+      <c r="I37" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="J37" s="115">
+        <v>45691</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="201"/>
+      <c r="B38" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="D37" s="105">
+      <c r="D38" s="120">
         <v>25</v>
       </c>
-      <c r="E37" s="50" t="s">
+      <c r="E38" s="119" t="s">
         <v>108</v>
-      </c>
-[...28 lines deleted...]
-        <v>194</v>
       </c>
       <c r="F38" s="12">
         <v>25</v>
       </c>
-      <c r="G38" s="122" t="s">
-[...8 lines deleted...]
-      <c r="J38" s="128">
+      <c r="G38" s="120" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="122" t="s">
+        <v>14</v>
+      </c>
+      <c r="I38" s="140" t="s">
+        <v>15</v>
+      </c>
+      <c r="J38" s="123">
         <v>46055</v>
       </c>
     </row>
-    <row r="39" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...5 lines deleted...]
-        <v>128</v>
+    <row r="39" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="198"/>
+      <c r="B39" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" s="47" t="s">
+        <v>110</v>
       </c>
       <c r="D39" s="26">
         <v>25</v>
       </c>
-      <c r="E39" s="38" t="s">
+      <c r="E39" s="37" t="s">
+        <v>111</v>
+      </c>
+      <c r="F39" s="38">
+        <v>25</v>
+      </c>
+      <c r="G39" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="J39" s="94">
+        <v>45719</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B40" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="C40" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="D40" s="107">
+        <v>25</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>115</v>
+      </c>
+      <c r="F40" s="78">
+        <v>25</v>
+      </c>
+      <c r="G40" s="107" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="I40" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="J40" s="92">
+        <v>45174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="197" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="48" t="s">
+        <v>117</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>118</v>
+      </c>
+      <c r="D41" s="104">
+        <v>24</v>
+      </c>
+      <c r="E41" s="49" t="s">
+        <v>119</v>
+      </c>
+      <c r="F41" s="50">
+        <v>24</v>
+      </c>
+      <c r="G41" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="I41" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="J41" s="125">
+        <v>45488</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="201"/>
+      <c r="B42" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D42" s="108">
+        <v>24</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="F42" s="80">
+        <v>24</v>
+      </c>
+      <c r="G42" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="I42" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="J42" s="124">
+        <v>45488</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="198"/>
+      <c r="B43" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="C43" s="36" t="s">
+        <v>124</v>
+      </c>
+      <c r="D43" s="62">
+        <v>24</v>
+      </c>
+      <c r="E43" s="37" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="38">
+        <v>24</v>
+      </c>
+      <c r="G43" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="I43" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="J43" s="94">
+        <v>45488</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="197" t="s">
+        <v>126</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>127</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>128</v>
+      </c>
+      <c r="D44" s="107">
+        <v>10</v>
+      </c>
+      <c r="E44" s="33" t="s">
         <v>129</v>
       </c>
-      <c r="F39" s="39">
+      <c r="F44" s="78">
         <v>25</v>
       </c>
-      <c r="G39" s="26" t="s">
+      <c r="G44" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" s="87" t="s">
+        <v>14</v>
+      </c>
+      <c r="I44" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="J44" s="92">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="198"/>
+      <c r="B45" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="36" t="s">
+        <v>131</v>
+      </c>
+      <c r="D45" s="65">
+        <v>25</v>
+      </c>
+      <c r="E45" s="37" t="s">
+        <v>132</v>
+      </c>
+      <c r="F45" s="38">
         <v>10</v>
       </c>
-      <c r="H39" s="40" t="s">
+      <c r="G45" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="I45" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="J45" s="94">
+        <v>45628</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="197" t="s">
+        <v>133</v>
+      </c>
+      <c r="B46" s="199" t="s">
+        <v>134</v>
+      </c>
+      <c r="C46" s="199" t="s">
+        <v>135</v>
+      </c>
+      <c r="D46" s="207">
         <v>10</v>
       </c>
-      <c r="I39" s="37" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="95">
+      <c r="E46" s="204" t="s">
+        <v>136</v>
+      </c>
+      <c r="F46" s="205">
+        <v>10</v>
+      </c>
+      <c r="G46" s="207" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" s="212" t="s">
+        <v>14</v>
+      </c>
+      <c r="I46" s="199" t="s">
+        <v>14</v>
+      </c>
+      <c r="J46" s="214">
+        <v>45159</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="198"/>
+      <c r="B47" s="200"/>
+      <c r="C47" s="200"/>
+      <c r="D47" s="208"/>
+      <c r="E47" s="216"/>
+      <c r="F47" s="209"/>
+      <c r="G47" s="208"/>
+      <c r="H47" s="213"/>
+      <c r="I47" s="200"/>
+      <c r="J47" s="215"/>
+    </row>
+    <row r="48" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="197" t="s">
+        <v>137</v>
+      </c>
+      <c r="B48" s="70" t="s">
+        <v>219</v>
+      </c>
+      <c r="C48" s="234" t="s">
+        <v>213</v>
+      </c>
+      <c r="D48" s="174">
+        <v>24</v>
+      </c>
+      <c r="E48" s="178" t="s">
+        <v>216</v>
+      </c>
+      <c r="F48" s="180">
+        <v>24</v>
+      </c>
+      <c r="G48" s="182" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" s="183" t="s">
+        <v>14</v>
+      </c>
+      <c r="I48" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="J48" s="185">
+        <v>46293</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="201"/>
+      <c r="B49" s="19" t="s">
+        <v>220</v>
+      </c>
+      <c r="C49" s="235"/>
+      <c r="D49" s="190"/>
+      <c r="E49" s="191"/>
+      <c r="F49" s="192"/>
+      <c r="G49" s="176"/>
+      <c r="H49" s="193"/>
+      <c r="I49" s="194"/>
+      <c r="J49" s="195"/>
+    </row>
+    <row r="50" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="201"/>
+      <c r="B50" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="C50" s="162" t="s">
+        <v>212</v>
+      </c>
+      <c r="D50" s="188">
+        <v>24</v>
+      </c>
+      <c r="E50" s="164" t="s">
+        <v>214</v>
+      </c>
+      <c r="F50" s="166">
+        <v>24</v>
+      </c>
+      <c r="G50" s="168" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" s="170" t="s">
+        <v>14</v>
+      </c>
+      <c r="I50" s="162" t="s">
+        <v>15</v>
+      </c>
+      <c r="J50" s="173">
+        <v>46293</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="201"/>
+      <c r="B51" s="29" t="s">
+        <v>218</v>
+      </c>
+      <c r="C51" s="163"/>
+      <c r="D51" s="188"/>
+      <c r="E51" s="186"/>
+      <c r="F51" s="187"/>
+      <c r="G51" s="188"/>
+      <c r="H51" s="171"/>
+      <c r="I51" s="172"/>
+      <c r="J51" s="189"/>
+    </row>
+    <row r="52" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="201"/>
+      <c r="B52" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="C52" s="174" t="s">
+        <v>211</v>
+      </c>
+      <c r="D52" s="174">
+        <v>24</v>
+      </c>
+      <c r="E52" s="178" t="s">
+        <v>215</v>
+      </c>
+      <c r="F52" s="180">
+        <v>24</v>
+      </c>
+      <c r="G52" s="182" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" s="183" t="s">
+        <v>14</v>
+      </c>
+      <c r="I52" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="J52" s="185">
+        <v>46293</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="201"/>
+      <c r="B53" s="19" t="s">
+        <v>221</v>
+      </c>
+      <c r="C53" s="190"/>
+      <c r="D53" s="190"/>
+      <c r="E53" s="236"/>
+      <c r="F53" s="237"/>
+      <c r="G53" s="238"/>
+      <c r="H53" s="193"/>
+      <c r="I53" s="194"/>
+      <c r="J53" s="239"/>
+    </row>
+    <row r="54" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="201"/>
+      <c r="B54" s="20" t="s">
+        <v>222</v>
+      </c>
+      <c r="C54" s="162" t="s">
+        <v>138</v>
+      </c>
+      <c r="D54" s="188">
+        <v>24</v>
+      </c>
+      <c r="E54" s="164" t="s">
+        <v>139</v>
+      </c>
+      <c r="F54" s="166">
+        <v>20</v>
+      </c>
+      <c r="G54" s="168" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" s="170" t="s">
+        <v>14</v>
+      </c>
+      <c r="I54" s="162" t="s">
+        <v>14</v>
+      </c>
+      <c r="J54" s="173">
+        <v>44914</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="201"/>
+      <c r="B55" s="29" t="s">
+        <v>223</v>
+      </c>
+      <c r="C55" s="163"/>
+      <c r="D55" s="188"/>
+      <c r="E55" s="186"/>
+      <c r="F55" s="187"/>
+      <c r="G55" s="188"/>
+      <c r="H55" s="171"/>
+      <c r="I55" s="172"/>
+      <c r="J55" s="189"/>
+    </row>
+    <row r="56" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="201"/>
+      <c r="B56" s="174" t="s">
+        <v>224</v>
+      </c>
+      <c r="C56" s="174" t="s">
+        <v>140</v>
+      </c>
+      <c r="D56" s="174">
+        <v>12</v>
+      </c>
+      <c r="E56" s="178" t="s">
+        <v>141</v>
+      </c>
+      <c r="F56" s="180">
+        <v>12</v>
+      </c>
+      <c r="G56" s="182" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" s="183" t="s">
+        <v>14</v>
+      </c>
+      <c r="I56" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="J56" s="185">
+        <v>45131</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="16.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="198"/>
+      <c r="B57" s="194"/>
+      <c r="C57" s="194"/>
+      <c r="D57" s="190"/>
+      <c r="E57" s="191"/>
+      <c r="F57" s="192"/>
+      <c r="G57" s="176"/>
+      <c r="H57" s="193"/>
+      <c r="I57" s="194"/>
+      <c r="J57" s="195"/>
+    </row>
+    <row r="58" spans="1:10" ht="31.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="197" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" s="32" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="32" t="s">
+        <v>144</v>
+      </c>
+      <c r="D58" s="107">
+        <v>10</v>
+      </c>
+      <c r="E58" s="33" t="s">
+        <v>145</v>
+      </c>
+      <c r="F58" s="34">
+        <v>25</v>
+      </c>
+      <c r="G58" s="107" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="I58" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="J58" s="95">
+        <v>45929</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="201"/>
+      <c r="B59" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="D59" s="106">
+        <v>10</v>
+      </c>
+      <c r="E59" s="18" t="s">
+        <v>148</v>
+      </c>
+      <c r="F59" s="147">
+        <v>25</v>
+      </c>
+      <c r="G59" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" s="148" t="s">
+        <v>14</v>
+      </c>
+      <c r="I59" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="J59" s="149">
+        <v>45852</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="201"/>
+      <c r="B60" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="D60" s="108">
+        <v>10</v>
+      </c>
+      <c r="E60" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="F60" s="12">
+        <v>25</v>
+      </c>
+      <c r="G60" s="108" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" s="144" t="s">
+        <v>14</v>
+      </c>
+      <c r="I60" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="J60" s="97">
+        <v>45726</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="201"/>
+      <c r="B61" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="D61" s="61">
+        <v>10</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="F61" s="10">
+        <v>25</v>
+      </c>
+      <c r="G61" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I61" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="J61" s="93">
+        <v>45929</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="201"/>
+      <c r="B62" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="D62" s="64">
+        <v>1</v>
+      </c>
+      <c r="E62" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="F62" s="12">
+        <v>25</v>
+      </c>
+      <c r="G62" s="108" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="I62" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="J62" s="99">
+        <v>45670</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="198"/>
+      <c r="B63" s="47" t="s">
+        <v>158</v>
+      </c>
+      <c r="C63" s="36" t="s">
+        <v>159</v>
+      </c>
+      <c r="D63" s="65">
+        <v>10</v>
+      </c>
+      <c r="E63" s="37" t="s">
+        <v>160</v>
+      </c>
+      <c r="F63" s="38">
+        <v>25</v>
+      </c>
+      <c r="G63" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="I63" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="J63" s="94">
+        <v>45796</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="53" t="s">
+        <v>161</v>
+      </c>
+      <c r="B64" s="103" t="s">
+        <v>162</v>
+      </c>
+      <c r="C64" s="103" t="s">
+        <v>163</v>
+      </c>
+      <c r="D64" s="150">
+        <v>25</v>
+      </c>
+      <c r="E64" s="40" t="s">
+        <v>164</v>
+      </c>
+      <c r="F64" s="41">
+        <v>25</v>
+      </c>
+      <c r="G64" s="150" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="I64" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="J64" s="116">
+        <v>45565</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="53" t="s">
+        <v>165</v>
+      </c>
+      <c r="B65" s="43" t="s">
+        <v>166</v>
+      </c>
+      <c r="C65" s="43" t="s">
+        <v>167</v>
+      </c>
+      <c r="D65" s="109">
+        <v>25</v>
+      </c>
+      <c r="E65" s="44" t="s">
+        <v>168</v>
+      </c>
+      <c r="F65" s="45">
+        <v>25</v>
+      </c>
+      <c r="G65" s="109" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="I65" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="J65" s="117">
         <v>45719</v>
       </c>
     </row>
-    <row r="40" spans="1:10" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
-[...9 lines deleted...]
-      <c r="D40" s="108">
+    <row r="66" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="197" t="s">
+        <v>169</v>
+      </c>
+      <c r="B66" s="31" t="s">
+        <v>170</v>
+      </c>
+      <c r="C66" s="31" t="s">
+        <v>171</v>
+      </c>
+      <c r="D66" s="63">
+        <v>1</v>
+      </c>
+      <c r="E66" s="46" t="s">
+        <v>172</v>
+      </c>
+      <c r="F66" s="34">
+        <v>1</v>
+      </c>
+      <c r="G66" s="107" t="s">
+        <v>15</v>
+      </c>
+      <c r="H66" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="I66" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="J66" s="92">
+        <v>45810</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="198"/>
+      <c r="B67" s="47" t="s">
+        <v>173</v>
+      </c>
+      <c r="C67" s="47" t="s">
+        <v>174</v>
+      </c>
+      <c r="D67" s="62">
+        <v>1</v>
+      </c>
+      <c r="E67" s="145" t="s">
+        <v>175</v>
+      </c>
+      <c r="F67" s="146">
+        <v>1</v>
+      </c>
+      <c r="G67" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="I67" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="J67" s="94">
+        <v>45810</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="53" t="s">
+        <v>176</v>
+      </c>
+      <c r="B68" s="103" t="s">
+        <v>177</v>
+      </c>
+      <c r="C68" s="103" t="s">
+        <v>178</v>
+      </c>
+      <c r="D68" s="110">
+        <v>1</v>
+      </c>
+      <c r="E68" s="40" t="s">
+        <v>179</v>
+      </c>
+      <c r="F68" s="41">
+        <v>1</v>
+      </c>
+      <c r="G68" s="110" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="I68" s="103" t="s">
+        <v>15</v>
+      </c>
+      <c r="J68" s="116">
+        <v>45789</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="197" t="s">
+        <v>180</v>
+      </c>
+      <c r="B69" s="48" t="s">
+        <v>181</v>
+      </c>
+      <c r="C69" s="48" t="s">
+        <v>182</v>
+      </c>
+      <c r="D69" s="104">
+        <v>10</v>
+      </c>
+      <c r="E69" s="49" t="s">
+        <v>183</v>
+      </c>
+      <c r="F69" s="50">
+        <v>10</v>
+      </c>
+      <c r="G69" s="151" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="J69" s="115">
+        <v>45852</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="201"/>
+      <c r="B70" s="20" t="s">
+        <v>184</v>
+      </c>
+      <c r="C70" s="20" t="s">
+        <v>185</v>
+      </c>
+      <c r="D70" s="152">
+        <v>10</v>
+      </c>
+      <c r="E70" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="F70" s="143">
+        <v>10</v>
+      </c>
+      <c r="G70" s="127" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J70" s="153">
+        <v>45852</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="198"/>
+      <c r="B71" s="36" t="s">
+        <v>187</v>
+      </c>
+      <c r="C71" s="36" t="s">
+        <v>188</v>
+      </c>
+      <c r="D71" s="154">
+        <v>10</v>
+      </c>
+      <c r="E71" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="F71" s="38">
+        <v>10</v>
+      </c>
+      <c r="G71" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="J71" s="155">
+        <v>45839</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="30" t="s">
+        <v>190</v>
+      </c>
+      <c r="B72" s="32" t="s">
+        <v>191</v>
+      </c>
+      <c r="C72" s="32" t="s">
+        <v>192</v>
+      </c>
+      <c r="D72" s="107">
+        <v>10</v>
+      </c>
+      <c r="E72" s="33" t="s">
+        <v>193</v>
+      </c>
+      <c r="F72" s="78">
+        <v>10</v>
+      </c>
+      <c r="G72" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="I72" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="J72" s="92">
+        <v>45278</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="197" t="s">
+        <v>194</v>
+      </c>
+      <c r="B73" s="102" t="s">
+        <v>195</v>
+      </c>
+      <c r="C73" s="102" t="s">
+        <v>196</v>
+      </c>
+      <c r="D73" s="105">
+        <v>10</v>
+      </c>
+      <c r="E73" s="111" t="s">
+        <v>197</v>
+      </c>
+      <c r="F73" s="112">
+        <v>10</v>
+      </c>
+      <c r="G73" s="118" t="s">
+        <v>15</v>
+      </c>
+      <c r="H73" s="113" t="s">
+        <v>14</v>
+      </c>
+      <c r="I73" s="102" t="s">
+        <v>14</v>
+      </c>
+      <c r="J73" s="115">
+        <v>45166</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="198"/>
+      <c r="B74" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="C74" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="D74" s="64">
+        <v>10</v>
+      </c>
+      <c r="E74" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="F74" s="81">
+        <v>10</v>
+      </c>
+      <c r="G74" s="127" t="s">
+        <v>15</v>
+      </c>
+      <c r="H74" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="I74" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="J74" s="99">
+        <v>45166</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="53" t="s">
+        <v>201</v>
+      </c>
+      <c r="B75" s="43" t="s">
+        <v>202</v>
+      </c>
+      <c r="C75" s="43" t="s">
+        <v>203</v>
+      </c>
+      <c r="D75" s="109">
         <v>25</v>
       </c>
-      <c r="E40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F40" s="79">
+      <c r="E75" s="44" t="s">
+        <v>204</v>
+      </c>
+      <c r="F75" s="45">
+        <v>10</v>
+      </c>
+      <c r="G75" s="156" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="I75" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="J75" s="117">
+        <v>45538</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B76" s="103" t="s">
+        <v>206</v>
+      </c>
+      <c r="C76" s="103" t="s">
+        <v>207</v>
+      </c>
+      <c r="D76" s="157">
         <v>25</v>
       </c>
-      <c r="G40" s="108" t="s">
+      <c r="E76" s="158" t="s">
+        <v>208</v>
+      </c>
+      <c r="F76" s="159">
         <v>10</v>
       </c>
-      <c r="H40" s="36" t="s">
-[...852 lines deleted...]
-      <c r="A70" s="54" t="s">
+      <c r="G76" s="157" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" s="150" t="s">
+        <v>14</v>
+      </c>
+      <c r="I76" s="160" t="s">
+        <v>14</v>
+      </c>
+      <c r="J76" s="161">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B77" s="210" t="s">
         <v>210</v>
       </c>
-      <c r="B70" s="44" t="s">
-[...35 lines deleted...]
-      <c r="B72" s="1"/>
+      <c r="C77" s="210"/>
+      <c r="D77" s="210"/>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B78" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
-  <mergeCells count="110">
+  <mergeCells count="133">
     <mergeCell ref="A44:A45"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="I23:I24"/>
     <mergeCell ref="I26:I27"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="A34:A36"/>
     <mergeCell ref="A41:A43"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="G26:G27"/>
     <mergeCell ref="H26:H27"/>
     <mergeCell ref="J26:J27"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="J28:J29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="F26:F27"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="E26:E27"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="A15:A18"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A10:A12"/>
-    <mergeCell ref="H46:H47"/>
     <mergeCell ref="J46:J47"/>
     <mergeCell ref="E46:E47"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="I46:I47"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="C32:C33"/>
-    <mergeCell ref="B71:D71"/>
-[...7 lines deleted...]
-    <mergeCell ref="G50:G51"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="A48:A57"/>
     <mergeCell ref="J48:J49"/>
     <mergeCell ref="C48:C49"/>
     <mergeCell ref="D48:D49"/>
     <mergeCell ref="E48:E49"/>
     <mergeCell ref="F48:F49"/>
     <mergeCell ref="G48:G49"/>
     <mergeCell ref="H48:H49"/>
     <mergeCell ref="I48:I49"/>
-    <mergeCell ref="I50:I51"/>
-[...3 lines deleted...]
-    <mergeCell ref="A63:A65"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="A58:A63"/>
+    <mergeCell ref="A69:A71"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="B56:B57"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A21:A22"/>
-    <mergeCell ref="B48:B49"/>
-    <mergeCell ref="B50:B51"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="B46:B47"/>
     <mergeCell ref="A37:A39"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="A23:A33"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="C46:C47"/>
     <mergeCell ref="D46:D47"/>
     <mergeCell ref="F46:F47"/>
     <mergeCell ref="G46:G47"/>
+    <mergeCell ref="H46:H47"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="F50:F51"/>
+    <mergeCell ref="G50:G51"/>
+    <mergeCell ref="H50:H51"/>
+    <mergeCell ref="I50:I51"/>
+    <mergeCell ref="J50:J51"/>
+    <mergeCell ref="C52:C53"/>
+    <mergeCell ref="D52:D53"/>
+    <mergeCell ref="E52:E53"/>
+    <mergeCell ref="F52:F53"/>
+    <mergeCell ref="G52:G53"/>
+    <mergeCell ref="H52:H53"/>
+    <mergeCell ref="I52:I53"/>
+    <mergeCell ref="J52:J53"/>
+    <mergeCell ref="C54:C55"/>
+    <mergeCell ref="D54:D55"/>
+    <mergeCell ref="E54:E55"/>
+    <mergeCell ref="F54:F55"/>
+    <mergeCell ref="G54:G55"/>
+    <mergeCell ref="H54:H55"/>
+    <mergeCell ref="I54:I55"/>
+    <mergeCell ref="J54:J55"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="D56:D57"/>
+    <mergeCell ref="E56:E57"/>
+    <mergeCell ref="F56:F57"/>
+    <mergeCell ref="G56:G57"/>
+    <mergeCell ref="H56:H57"/>
+    <mergeCell ref="I56:I57"/>
+    <mergeCell ref="J56:J57"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="55" fitToHeight="3" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f286feed-db40-49e1-bd03-09886abc42f9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="269a375f-6b81-4180-bb41-546baa190c02">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="f286feed-db40-49e1-bd03-09886abc42f9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EF1CA04AE026F944B0FAB5843867406D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="05aeb7b869f70abf6892addaaae4e583">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="269a375f-6b81-4180-bb41-546baa190c02" xmlns:ns3="f286feed-db40-49e1-bd03-09886abc42f9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="52ebbab25d4de8f6a60caaba03aa8ff8" ns2:_="" ns3:_="">
     <xsd:import namespace="269a375f-6b81-4180-bb41-546baa190c02"/>
     <xsd:import namespace="f286feed-db40-49e1-bd03-09886abc42f9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -5227,165 +5484,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C202A07-7B13-4F05-98E8-F44D7206F711}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="269a375f-6b81-4180-bb41-546baa190c02"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="f286feed-db40-49e1-bd03-09886abc42f9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A08523BD-BEA1-4FE1-ADAF-A464FB1964C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBC9F2F9-6F50-4FD2-A575-D52639AF8666}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="269a375f-6b81-4180-bb41-546baa190c02"/>
     <ds:schemaRef ds:uri="f286feed-db40-49e1-bd03-09886abc42f9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!_Hlk161841391</vt:lpstr>
       <vt:lpstr>Sheet1!_Hlk174019809</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Forte, Donna M</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4791b42f-c435-42ca-9531-75a3f42aae3d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4791b42f-c435-42ca-9531-75a3f42aae3d_SetDate">
     <vt:lpwstr>2023-02-28T14:11:48Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4791b42f-c435-42ca-9531-75a3f42aae3d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4791b42f-c435-42ca-9531-75a3f42aae3d_Name">
     <vt:lpwstr>4791b42f-c435-42ca-9531-75a3f42aae3d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4791b42f-c435-42ca-9531-75a3f42aae3d_SiteId">
     <vt:lpwstr>7a916015-20ae-4ad1-9170-eefd915e9272</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4791b42f-c435-42ca-9531-75a3f42aae3d_ActionId">
     <vt:lpwstr>ec966349-6988-482b-88c5-9160f9b55f3e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4791b42f-c435-42ca-9531-75a3f42aae3d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>